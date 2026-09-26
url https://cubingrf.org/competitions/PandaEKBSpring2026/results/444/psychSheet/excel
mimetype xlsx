--- v2 (2026-08-12)
+++ v3 (2026-09-26)
@@ -254,54 +254,54 @@
   <si>
     <t>1:06.88</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>1:11.33</t>
   </si>
   <si>
     <t>59.81</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:16.11</t>
   </si>
   <si>
     <t>1:00.77</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>1:17.48</t>
-[...2 lines deleted...]
-    <t>1:08.88</t>
+    <t>1:16.99</t>
+  </si>
+  <si>
+    <t>1:07.98</t>
   </si>
   <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>1:18.35</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>1:18.86</t>
   </si>
   <si>
     <t>1:03.39</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>1:20.52</t>
   </si>