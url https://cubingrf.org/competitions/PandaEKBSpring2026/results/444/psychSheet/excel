--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -119,101 +119,101 @@
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>48.41</t>
   </si>
   <si>
     <t>46.08</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.57</t>
-[...2 lines deleted...]
-    <t>42.25</t>
+    <t>49.51</t>
+  </si>
+  <si>
+    <t>42.03</t>
+  </si>
+  <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>49.68</t>
+  </si>
+  <si>
+    <t>44.94</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
-    <t>51.78</t>
+    <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>54.36</t>
+  </si>
+  <si>
+    <t>50.69</t>
+  </si>
+  <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>56.19</t>
   </si>
   <si>
     <t>53.61</t>
   </si>
   <si>
-    <t>Екатерина Александрова</t>
-[...16 lines deleted...]
-  <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>59.39</t>
   </si>
   <si>
     <t>48.29</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>1:04.88</t>
   </si>
   <si>
     <t>59.11</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:05.93</t>
   </si>
   <si>
     <t>56.66</t>
@@ -236,108 +236,108 @@
   <si>
     <t>59.77</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>1:10.71</t>
   </si>
   <si>
     <t>1:06.73</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>
   <si>
     <t>1:06.88</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
-    <t>1:13.21</t>
-[...2 lines deleted...]
-    <t>1:06.80</t>
+    <t>1:11.33</t>
+  </si>
+  <si>
+    <t>59.81</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:16.11</t>
   </si>
   <si>
     <t>1:00.77</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>1:17.48</t>
+  </si>
+  <si>
+    <t>1:08.88</t>
+  </si>
+  <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>1:18.35</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>1:18.86</t>
   </si>
   <si>
     <t>1:03.39</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>1:20.52</t>
   </si>
   <si>
     <t>1:11.44</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>1:23.20</t>
   </si>
   <si>
     <t>1:12.43</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:12.60</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>1:26.49</t>
   </si>
   <si>
     <t>1:19.75</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>1:29.59</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
     <t>Демид Шульга</t>
   </si>
   <si>
     <t>1:42.19</t>
   </si>