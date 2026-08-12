--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -29,54 +29,54 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>29.18</t>
-[...2 lines deleted...]
-    <t>24.52</t>
+    <t>27.60</t>
+  </si>
+  <si>
+    <t>23.76</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>30.96</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>29.66</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
@@ -119,51 +119,51 @@
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>48.41</t>
   </si>
   <si>
     <t>46.08</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.51</t>
+    <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>49.68</t>
   </si>
   <si>
     <t>44.94</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
@@ -179,75 +179,75 @@
   <si>
     <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>56.19</t>
   </si>
   <si>
     <t>53.61</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>59.39</t>
   </si>
   <si>
     <t>48.29</t>
   </si>
   <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>1:01.21</t>
+  </si>
+  <si>
+    <t>52.87</t>
+  </si>
+  <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>1:04.88</t>
   </si>
   <si>
     <t>59.11</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:05.93</t>
   </si>
   <si>
     <t>56.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>56.69</t>
   </si>
   <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>1:10.39</t>
   </si>
   <si>
     <t>59.77</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>1:10.71</t>
   </si>
   <si>
     <t>1:06.73</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>