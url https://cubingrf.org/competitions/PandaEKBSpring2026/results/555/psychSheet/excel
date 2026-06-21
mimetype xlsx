--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>52.89</t>
   </si>
   <si>
     <t>47.22</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
@@ -89,50 +89,59 @@
   <si>
     <t>1:12.93</t>
   </si>
   <si>
     <t>1:03.89</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>1:20.67</t>
   </si>
   <si>
     <t>1:13.51</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>1:34.19</t>
+  </si>
+  <si>
+    <t>1:30.83</t>
+  </si>
+  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
   <si>
     <t>1:32.75</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
@@ -140,111 +149,105 @@
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:37.89</t>
   </si>
   <si>
     <t>1:26.90</t>
   </si>
   <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>1:50.04</t>
   </si>
   <si>
     <t>1:41.98</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>1:55.26</t>
   </si>
   <si>
-    <t>1:48.37</t>
-[...8 lines deleted...]
-    <t>1:46.38</t>
+    <t>1:45.21</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:58.18</t>
   </si>
   <si>
     <t>1:32.49</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>1:58.71</t>
   </si>
   <si>
     <t>1:45.99</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>2:07.49</t>
   </si>
   <si>
     <t>1:51.19</t>
   </si>
   <si>
+    <t>Алексей Боровик</t>
+  </si>
+  <si>
+    <t>2:07.60</t>
+  </si>
+  <si>
+    <t>1:54.16</t>
+  </si>
+  <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>2:09.52</t>
   </si>
   <si>
     <t>1:55.08</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>2:19.48</t>
   </si>
   <si>
     <t>2:07.35</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:13.51</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>2:14.04</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>2:27.70</t>
   </si>
   <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>2:37.93</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:47.93</t>
   </si>
@@ -940,214 +943,216 @@
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="1"/>
+      <c r="C21" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C34" s="1"/>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C36" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>