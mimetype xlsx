--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -29,54 +29,54 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>52.89</t>
-[...2 lines deleted...]
-    <t>47.22</t>
+    <t>50.79</t>
+  </si>
+  <si>
+    <t>46.72</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>1:08.63</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>1:09.37</t>
   </si>
@@ -107,75 +107,75 @@
   <si>
     <t>1:20.67</t>
   </si>
   <si>
     <t>1:13.51</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>1:34.19</t>
   </si>
   <si>
     <t>1:30.83</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>1:35.26</t>
+  </si>
+  <si>
+    <t>1:26.90</t>
+  </si>
+  <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
   <si>
     <t>1:32.75</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:26.90</t>
   </si>
   <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>1:50.04</t>
   </si>
   <si>
     <t>1:41.98</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>1:55.26</t>
   </si>
   <si>
     <t>1:45.21</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:58.18</t>
   </si>