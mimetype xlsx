--- v2 (2026-08-12)
+++ v3 (2026-09-26)
@@ -170,84 +170,84 @@
   <si>
     <t>1:55.26</t>
   </si>
   <si>
     <t>1:45.21</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:58.18</t>
   </si>
   <si>
     <t>1:32.49</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>1:58.71</t>
   </si>
   <si>
     <t>1:45.99</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>2:06.09</t>
+  </si>
+  <si>
+    <t>1:58.52</t>
+  </si>
+  <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>2:07.49</t>
   </si>
   <si>
     <t>1:51.19</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>2:07.60</t>
   </si>
   <si>
     <t>1:54.16</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>2:09.52</t>
   </si>
   <si>
     <t>1:55.08</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:07.35</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>2:14.04</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>2:27.70</t>
   </si>
   <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>2:37.93</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:47.93</t>
   </si>