--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>6.55</t>
-[...2 lines deleted...]
-    <t>5.24</t>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>5.19</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
@@ -113,114 +113,114 @@
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>10.58</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
-    <t>9.56</t>
+    <t>9.07</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>10.79</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>12.01</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>13.50</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>13.52</t>
+  </si>
+  <si>
+    <t>11.49</t>
+  </si>
+  <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>13.66</t>
   </si>
   <si>
     <t>11.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>11.82</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>12.75</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>14.69</t>
   </si>
   <si>
     <t>13.77</t>
   </si>