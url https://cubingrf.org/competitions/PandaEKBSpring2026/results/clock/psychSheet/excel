--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -17,432 +17,432 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Артём Сосновских</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
-[...2 lines deleted...]
-    <t>Максим Бреднев</t>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>Maxim Brednev</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
+    <t>Anna Duganova</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
-    <t>Таир Дадашев</t>
+    <t>Tair Dadashev</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...8 lines deleted...]
-    <t>Егор Мелкозеров</t>
+    <t>Egor Melkozerov</t>
   </si>
   <si>
     <t>10.58</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
+    <t>Fedor Artamonov</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
     <t>9.07</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
+    <t>Andrey Kolevatykh</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>10.79</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
+    <t>Vladislav Ovsanikov</t>
+  </si>
+  <si>
+    <t>12.98</t>
+  </si>
+  <si>
+    <t>9.97</t>
+  </si>
+  <si>
+    <t>Dmitry Sidorenko</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
-    <t>Юлия Дерновая</t>
+    <t>Julia Dernovaya</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>12.01</t>
   </si>
   <si>
-    <t>Ростислав Бурков</t>
+    <t>Rostislav Burkov</t>
   </si>
   <si>
     <t>13.50</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
-    <t>Екатерина Александрова</t>
+    <t>Ekaterina Alexandrova</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.49</t>
   </si>
   <si>
-    <t>Владислав Овсяников</t>
-[...8 lines deleted...]
-    <t>Данил Большаков</t>
+    <t>Danil Bolshakov</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>12.75</t>
   </si>
   <si>
-    <t>Тимур Братухин</t>
+    <t>Timur Bratukhin</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
-    <t>Григорий Чуваков</t>
+    <t>Grigorii Chuvakov</t>
   </si>
   <si>
     <t>14.69</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
-    <t>Лаврентий Бурков</t>
+    <t>Lavrentij Burkov</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
-    <t>Никита Лагунов</t>
+    <t>Nikita Lagunov</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
-    <t>Артëм Селиванов</t>
+    <t>Artem Selivanov</t>
   </si>
   <si>
     <t>16.99</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
-    <t>Артём Тарасов</t>
+    <t>Artëm Tarasov</t>
   </si>
   <si>
     <t>17.49</t>
   </si>
   <si>
     <t>15.10</t>
   </si>
   <si>
-    <t>Антон Лагунов</t>
+    <t>Anton Lagunov</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Игорь Кильченко</t>
+    <t>Igor Kilchenko</t>
   </si>
   <si>
     <t>19.47</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
-    <t>Кирилл Абросимов</t>
+    <t>Kirill Abrosimov</t>
   </si>
   <si>
     <t>19.96</t>
   </si>
   <si>
     <t>17.08</t>
   </si>
   <si>
-    <t>Дмитрий Зимин</t>
+    <t>Dmitrey Zimin</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
   <si>
-    <t>Владимир Самойлов</t>
+    <t>Vladimir Samoilov</t>
   </si>
   <si>
     <t>23.00</t>
   </si>
   <si>
     <t>19.99</t>
   </si>
   <si>
-    <t>Тимофей Карандашов</t>
+    <t>Timofei Karandashov</t>
   </si>
   <si>
     <t>23.06</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
-    <t>Юлия Козлова</t>
+    <t>Julia Kozlova</t>
   </si>
   <si>
     <t>23.71</t>
   </si>
   <si>
     <t>18.78</t>
   </si>
   <si>
-    <t>Евгения Бармина</t>
+    <t>Evgenia Barmina</t>
   </si>
   <si>
     <t>24.70</t>
   </si>
   <si>
     <t>21.29</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
+    <t>Matvey Prytkov</t>
   </si>
   <si>
     <t>25.88</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>26.55</t>
   </si>
   <si>
     <t>20.72</t>
   </si>
   <si>
-    <t>Светлана Дуганова</t>
+    <t>Svetlana Duganova</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
-    <t>Александр Ковин</t>
+    <t>Alexander Kovin</t>
   </si>
   <si>
     <t>28.53</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
-    <t>Степан Приданников</t>
+    <t>Stepan Pridannikov</t>
   </si>
   <si>
     <t>29.69</t>
   </si>
   <si>
     <t>20.93</t>
   </si>
   <si>
-    <t>Степан Дементьев</t>
+    <t>Stepan Dementyev</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>30.37</t>
   </si>
   <si>
-    <t>Софья Габова</t>
+    <t>Sofia Gabova</t>
   </si>
   <si>
     <t>48.96</t>
   </si>
   <si>
     <t>31.70</t>
   </si>
   <si>
-    <t>Василий Кузнецов</t>
+    <t>Vasiliy Kuznetsov</t>
   </si>
   <si>
     <t>37.88</t>
   </si>
   <si>
-    <t>Иван Туркин</t>
+    <t>Ivan Turkin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,53 +765,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>