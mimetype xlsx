--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -164,51 +164,51 @@
   <si>
     <t>1:43.45</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>1:51.47</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
-    <t>2:09.18</t>
+    <t>2:00.01</t>
   </si>
   <si>
     <t>1:45.91</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>2:12.10</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>2:18.12</t>
   </si>
   <si>
     <t>1:50.76</t>
   </si>
   <si>
     <t>Владислав Бударин</t>
   </si>