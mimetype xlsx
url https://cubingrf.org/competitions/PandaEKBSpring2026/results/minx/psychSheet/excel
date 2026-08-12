--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -29,54 +29,54 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>