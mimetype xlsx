--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -12,458 +12,467 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>10.07</t>
+    <t>9.88</t>
+  </si>
+  <si>
+    <t>Андрей Колеватых</t>
+  </si>
+  <si>
+    <t>13.50</t>
+  </si>
+  <si>
+    <t>10.59</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
-    <t>13.75</t>
+    <t>13.23</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>20.57</t>
-[...2 lines deleted...]
-    <t>18.85</t>
+    <t>19.81</t>
+  </si>
+  <si>
+    <t>16.76</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.58</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>20.77</t>
+  </si>
+  <si>
+    <t>17.76</t>
+  </si>
+  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>21.72</t>
+  </si>
+  <si>
+    <t>16.65</t>
+  </si>
+  <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...16 lines deleted...]
-  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>23.45</t>
   </si>
   <si>
     <t>19.55</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
+    <t>15.59</t>
+  </si>
+  <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>23.75</t>
+  </si>
+  <si>
+    <t>19.90</t>
+  </si>
+  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>24.28</t>
+    <t>24.03</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...5 lines deleted...]
-    <t>15.59</t>
+    <t>Никита Кудряшов</t>
+  </si>
+  <si>
+    <t>24.58</t>
+  </si>
+  <si>
+    <t>22.71</t>
+  </si>
+  <si>
+    <t>Данил Зубков</t>
+  </si>
+  <si>
+    <t>27.21</t>
+  </si>
+  <si>
+    <t>19.43</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Данил Зубков</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>27.74</t>
   </si>
   <si>
     <t>22.15</t>
   </si>
   <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>28.22</t>
+  </si>
+  <si>
+    <t>25.01</t>
+  </si>
+  <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>28.91</t>
+  </si>
+  <si>
+    <t>24.75</t>
+  </si>
+  <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>30.29</t>
   </si>
   <si>
     <t>24.76</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
-[...25 lines deleted...]
-  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>35.20</t>
+  </si>
+  <si>
+    <t>27.77</t>
+  </si>
+  <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>35.56</t>
+  </si>
+  <si>
+    <t>32.07</t>
+  </si>
+  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
-    <t>Владислав Овсяников</t>
-[...7 lines deleted...]
-  <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
-    <t>28.47</t>
+    <t>27.72</t>
+  </si>
+  <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>39.35</t>
+  </si>
+  <si>
+    <t>31.75</t>
+  </si>
+  <si>
+    <t>Григорий Чуваков</t>
+  </si>
+  <si>
+    <t>39.66</t>
+  </si>
+  <si>
+    <t>31.97</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
+  </si>
+  <si>
+    <t>39.69</t>
+  </si>
+  <si>
+    <t>31.47</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>39.72</t>
   </si>
   <si>
     <t>29.84</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
-    <t>Григорий Чуваков</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>41.45</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
-    <t>Ростислав Бурков</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>42.72</t>
   </si>
   <si>
     <t>29.95</t>
   </si>
   <si>
+    <t>Владимир Самойлов</t>
+  </si>
+  <si>
+    <t>43.17</t>
+  </si>
+  <si>
+    <t>40.34</t>
+  </si>
+  <si>
+    <t>Николай Кустов</t>
+  </si>
+  <si>
+    <t>46.96</t>
+  </si>
+  <si>
+    <t>37.19</t>
+  </si>
+  <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>47.83</t>
   </si>
   <si>
     <t>39.25</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
-    <t>1:00.70</t>
+    <t>49.25</t>
   </si>
   <si>
     <t>41.90</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>1:01.59</t>
   </si>
   <si>
     <t>47.10</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>49.80</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...2 lines deleted...]
-    <t>50.33</t>
+    <t>Тимур Братухин</t>
+  </si>
+  <si>
+    <t>50.49</t>
   </si>
   <si>
     <t>Егор Шевченко</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
-    <t>Николай Кустов</t>
-[...16 lines deleted...]
-  <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>1:08.09</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>1:28.72</t>
+    <t>1:11.63</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>1:48.15</t>
+    <t>1:19.95</t>
   </si>
   <si>
     <t>Варвара Мишарина</t>
   </si>
   <si>
     <t>2:20.84</t>
   </si>
   <si>
     <t>Александр Ковин</t>
   </si>
   <si>
     <t>Артем Мартиросян</t>
   </si>
   <si>
     <t>Иван Туркин</t>
   </si>
   <si>
     <t>Лаврентий Бурков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1362,184 +1371,190 @@
       <c r="D38" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D39" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1"/>
+      <c r="C40" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C41" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>122</v>
+      </c>
       <c r="D41" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C42" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>125</v>
+      </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1"/>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C51" s="1"/>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C53" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>