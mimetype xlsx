--- v3 (2026-05-02)
+++ v4 (2026-06-17)
@@ -95,51 +95,51 @@
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>16.76</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.58</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>20.77</t>
   </si>
   <si>
-    <t>17.76</t>
+    <t>17.48</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>27.21</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>27.74</t>
   </si>
   <si>
-    <t>22.15</t>
+    <t>21.90</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>28.22</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>28.91</t>
   </si>
   <si>
     <t>24.75</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>30.29</t>
   </si>
@@ -368,75 +368,75 @@
   <si>
     <t>42.72</t>
   </si>
   <si>
     <t>29.95</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>43.17</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>46.96</t>
   </si>
   <si>
     <t>37.19</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>47.35</t>
+  </si>
+  <si>
+    <t>28.44</t>
+  </si>
+  <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>47.83</t>
   </si>
   <si>
     <t>39.25</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>49.25</t>
   </si>
   <si>
     <t>41.90</t>
-  </si>
-[...7 lines deleted...]
-    <t>47.10</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>49.80</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>50.49</t>
   </si>
   <si>
     <t>Егор Шевченко</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>1:08.09</t>
   </si>