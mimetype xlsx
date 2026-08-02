--- v4 (2026-06-17)
+++ v5 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
@@ -83,137 +83,137 @@
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>16.76</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
-    <t>20.58</t>
+    <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>20.77</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>16.95</t>
+  </si>
+  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>23.45</t>
   </si>
   <si>
     <t>19.55</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
     <t>19.90</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>24.58</t>
   </si>
   <si>
     <t>22.71</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>27.21</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>21.14</t>
@@ -233,113 +233,113 @@
   <si>
     <t>28.22</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>28.91</t>
   </si>
   <si>
     <t>24.75</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>30.29</t>
   </si>
   <si>
     <t>24.76</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>30.71</t>
+  </si>
+  <si>
+    <t>29.24</t>
+  </si>
+  <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>31.61</t>
+  </si>
+  <si>
+    <t>27.94</t>
+  </si>
+  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>35.20</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>39.66</t>
   </si>
   <si>
     <t>31.97</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>39.69</t>
   </si>
   <si>
     <t>31.47</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>39.72</t>
   </si>
   <si>
     <t>29.84</t>
@@ -395,72 +395,78 @@
   <si>
     <t>47.35</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>47.83</t>
   </si>
   <si>
     <t>39.25</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>49.25</t>
   </si>
   <si>
     <t>41.90</t>
   </si>
   <si>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>52.55</t>
+  </si>
+  <si>
+    <t>45.13</t>
+  </si>
+  <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
-    <t>49.80</t>
+    <t>1:05.56</t>
+  </si>
+  <si>
+    <t>37.99</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>50.49</t>
   </si>
   <si>
     <t>Егор Шевченко</t>
   </si>
   <si>
     <t>51.40</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:08.09</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>1:11.63</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>1:19.95</t>
   </si>
   <si>
     <t>Варвара Мишарина</t>
   </si>
   <si>
     <t>2:20.84</t>
   </si>
   <si>
     <t>Александр Ковин</t>
   </si>
   <si>
     <t>Артем Мартиросян</t>
   </si>
@@ -1413,148 +1419,152 @@
       <c r="D41" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D42" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
-      <c r="C43" s="1"/>
+      <c r="C43" s="1" t="s">
+        <v>128</v>
+      </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C44" s="1"/>
+        <v>130</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C50" s="1"/>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C51" s="1"/>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C53" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>