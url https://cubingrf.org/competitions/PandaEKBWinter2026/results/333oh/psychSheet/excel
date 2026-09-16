--- v5 (2026-08-02)
+++ v6 (2026-09-16)
@@ -29,155 +29,164 @@
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>11.58</t>
-[...2 lines deleted...]
-    <t>9.88</t>
+    <t>11.05</t>
+  </si>
+  <si>
+    <t>7.89</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>13.50</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>16.76</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>19.97</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>10.64</t>
+  </si>
+  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...7 lines deleted...]
-  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>21.36</t>
+  </si>
+  <si>
+    <t>15.97</t>
+  </si>
+  <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>23.45</t>
   </si>
   <si>
     <t>19.55</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
@@ -224,90 +233,81 @@
   <si>
     <t>27.74</t>
   </si>
   <si>
     <t>21.90</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>28.22</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>28.91</t>
   </si>
   <si>
     <t>24.75</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
-[...7 lines deleted...]
-  <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>30.71</t>
   </si>
   <si>
     <t>29.24</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>31.61</t>
   </si>
   <si>
     <t>27.94</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
-    <t>35.20</t>
+    <t>32.82</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>