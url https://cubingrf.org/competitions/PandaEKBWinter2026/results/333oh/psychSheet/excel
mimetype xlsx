--- v6 (2026-09-16)
+++ v7 (2026-11-02)
@@ -74,393 +74,393 @@
   <si>
     <t>12.32</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>19.81</t>
-[...2 lines deleted...]
-    <t>16.76</t>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>15.95</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>19.97</t>
   </si>
   <si>
     <t>16.16</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>20.25</t>
+    <t>20.17</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
+    <t>Кирилл Абросимов</t>
+  </si>
+  <si>
+    <t>20.31</t>
+  </si>
+  <si>
+    <t>14.75</t>
+  </si>
+  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
+    <t>Никита Кудряшов</t>
+  </si>
+  <si>
+    <t>20.74</t>
+  </si>
+  <si>
+    <t>16.42</t>
+  </si>
+  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>21.36</t>
   </si>
   <si>
     <t>15.97</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>23.45</t>
   </si>
   <si>
     <t>19.55</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
-    <t>19.90</t>
-[...8 lines deleted...]
-    <t>22.71</t>
+    <t>19.28</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>27.21</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>27.74</t>
   </si>
   <si>
     <t>21.90</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>28.22</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>28.91</t>
   </si>
   <si>
-    <t>24.75</t>
+    <t>23.30</t>
+  </si>
+  <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>29.45</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>30.71</t>
   </si>
   <si>
-    <t>29.24</t>
-[...8 lines deleted...]
-    <t>27.94</t>
+    <t>28.67</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>32.82</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
-    <t>27.72</t>
+    <t>26.18</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>39.66</t>
   </si>
   <si>
     <t>31.97</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>39.69</t>
   </si>
   <si>
     <t>31.47</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>39.72</t>
   </si>
   <si>
     <t>29.84</t>
   </si>
   <si>
-    <t>Кирилл Абросимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>41.45</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>41.56</t>
+  </si>
+  <si>
+    <t>24.24</t>
+  </si>
+  <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>42.72</t>
   </si>
   <si>
     <t>29.95</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>43.17</t>
   </si>
   <si>
-    <t>40.34</t>
+    <t>39.41</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>46.96</t>
   </si>
   <si>
-    <t>37.19</t>
+    <t>37.08</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>47.35</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>47.83</t>
   </si>
   <si>
     <t>39.25</t>
   </si>
   <si>
-    <t>Егор Мелкозеров</t>
-[...5 lines deleted...]
-    <t>41.90</t>
+    <t>Тимур Братухин</t>
+  </si>
+  <si>
+    <t>52.06</t>
+  </si>
+  <si>
+    <t>37.01</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>52.55</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
-    <t>1:05.56</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>37.99</t>
-  </si>
-[...4 lines deleted...]
-    <t>50.49</t>
   </si>
   <si>
     <t>Егор Шевченко</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>1:11.63</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>1:19.95</t>
   </si>
   <si>
     <t>Варвара Мишарина</t>
   </si>
   <si>
     <t>2:20.84</t>
   </si>
@@ -1185,313 +1185,315 @@
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C45" s="1"/>
       <c r="D45" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">