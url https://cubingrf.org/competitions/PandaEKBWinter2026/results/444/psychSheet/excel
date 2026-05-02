--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -12,509 +12,515 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>29.18</t>
   </si>
   <si>
     <t>24.52</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>30.96</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>33.42</t>
   </si>
   <si>
-    <t>31.38</t>
+    <t>26.12</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>29.66</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
+    <t>Максим Бреднев</t>
+  </si>
+  <si>
+    <t>37.29</t>
+  </si>
+  <si>
+    <t>35.46</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>42.48</t>
+    <t>41.61</t>
   </si>
   <si>
     <t>33.84</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>45.05</t>
   </si>
   <si>
     <t>39.36</t>
   </si>
   <si>
-    <t>Максим Бреднев</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
-    <t>45.18</t>
+    <t>38.82</t>
+  </si>
+  <si>
+    <t>Данил Зубков</t>
+  </si>
+  <si>
+    <t>48.41</t>
+  </si>
+  <si>
+    <t>46.08</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>49.57</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
-    <t>Данил Зубков</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>44.23</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
-    <t>55.87</t>
+    <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
-    <t>57.46</t>
+    <t>57.43</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>59.31</t>
+  </si>
+  <si>
+    <t>49.53</t>
+  </si>
+  <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>59.39</t>
   </si>
   <si>
     <t>48.29</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:03.17</t>
   </si>
   <si>
     <t>53.91</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
+    <t>Григорий Чуваков</t>
+  </si>
+  <si>
+    <t>1:04.88</t>
+  </si>
+  <si>
+    <t>59.11</t>
+  </si>
+  <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>1:05.16</t>
+  </si>
+  <si>
+    <t>56.99</t>
+  </si>
+  <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:05.93</t>
   </si>
   <si>
-    <t>57.13</t>
+    <t>56.66</t>
+  </si>
+  <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>1:06.71</t>
+  </si>
+  <si>
+    <t>56.69</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>1:06.98</t>
   </si>
   <si>
     <t>53.63</t>
   </si>
   <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>1:10.39</t>
   </si>
   <si>
     <t>59.77</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>1:10.71</t>
   </si>
   <si>
     <t>1:06.73</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>1:10.94</t>
   </si>
   <si>
     <t>59.45</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>
   <si>
     <t>1:06.88</t>
   </si>
   <si>
-    <t>Владислав Овсяников</t>
-[...16 lines deleted...]
-  <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>1:15.00</t>
   </si>
   <si>
     <t>1:06.22</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:16.11</t>
+  </si>
+  <si>
+    <t>1:00.77</t>
+  </si>
+  <si>
+    <t>Михаил Замятин</t>
+  </si>
+  <si>
+    <t>1:18.35</t>
+  </si>
+  <si>
+    <t>1:09.96</t>
+  </si>
+  <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>1:18.86</t>
   </si>
   <si>
     <t>1:03.39</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>1:20.52</t>
   </si>
   <si>
     <t>1:11.44</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
-    <t>1:23.65</t>
+    <t>1:23.20</t>
   </si>
   <si>
     <t>1:12.43</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
-[...14 lines deleted...]
-    <t>1:09.96</t>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>1:26.49</t>
+  </si>
+  <si>
+    <t>1:19.75</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>1:29.59</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...14 lines deleted...]
-    <t>1:26.71</t>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>1:34.65</t>
+  </si>
+  <si>
+    <t>1:20.59</t>
   </si>
   <si>
     <t>Иван Асатрян</t>
   </si>
   <si>
     <t>1:36.72</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...4 lines deleted...]
-  <si>
     <t>Вадим Пономарев</t>
   </si>
   <si>
     <t>1:53.87</t>
   </si>
   <si>
+    <t>Андрей Пучков</t>
+  </si>
+  <si>
+    <t>1:54.25</t>
+  </si>
+  <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>1:58.30</t>
   </si>
   <si>
+    <t>Артëм Селиванов</t>
+  </si>
+  <si>
+    <t>2:06.19</t>
+  </si>
+  <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>2:07.92</t>
   </si>
   <si>
     <t>Тимофей Карандашов</t>
   </si>
   <si>
     <t>2:20.91</t>
   </si>
   <si>
+    <t>Софья Габова</t>
+  </si>
+  <si>
+    <t>2:25.25</t>
+  </si>
+  <si>
     <t>Александр Ковин</t>
   </si>
   <si>
-    <t>2:38.77</t>
+    <t>2:36.55</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
-    <t>2:42.48</t>
-[...11 lines deleted...]
-    <t>2:43.98</t>
+    <t>2:38.32</t>
   </si>
   <si>
     <t>Демид Ширшов</t>
   </si>
   <si>
     <t>3:33.10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Артëм Селиванов</t>
   </si>
   <si>
     <t>Даниил Земсков</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>Иван Туркин</t>
   </si>
   <si>
     <t>Лаврентий Бурков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1463,202 +1469,210 @@
       <c r="D42" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="D44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:4">
+      <c r="A55">
+        <v>54</v>
+      </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C55" s="1"/>
+      <c r="D55" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C56" s="1"/>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C57" s="1"/>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C59" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>