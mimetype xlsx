--- v3 (2026-05-02)
+++ v4 (2026-06-17)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>29.18</t>
   </si>
   <si>
     <t>24.52</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>30.96</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>33.42</t>
+    <t>32.05</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>29.66</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
@@ -197,66 +197,66 @@
   <si>
     <t>49.57</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>44.23</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>54.36</t>
+  </si>
+  <si>
+    <t>50.69</t>
+  </si>
+  <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
-  </si>
-[...7 lines deleted...]
-    <t>50.69</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>59.31</t>
   </si>
   <si>
     <t>49.53</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>59.39</t>
   </si>
   <si>
     <t>48.29</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:03.17</t>
   </si>