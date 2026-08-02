--- v4 (2026-06-17)
+++ v5 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>29.18</t>
   </si>
   <si>
     <t>24.52</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
@@ -119,200 +119,200 @@
   <si>
     <t>34.98</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>37.29</t>
   </si>
   <si>
     <t>35.46</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>41.61</t>
-[...2 lines deleted...]
-    <t>33.84</t>
+    <t>40.74</t>
+  </si>
+  <si>
+    <t>31.67</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>45.05</t>
   </si>
   <si>
     <t>39.36</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>48.41</t>
   </si>
   <si>
     <t>46.08</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.57</t>
-[...2 lines deleted...]
-    <t>42.25</t>
+    <t>49.51</t>
+  </si>
+  <si>
+    <t>42.03</t>
+  </si>
+  <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>49.68</t>
+  </si>
+  <si>
+    <t>44.94</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>44.23</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>54.36</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>59.39</t>
   </si>
   <si>
     <t>48.29</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:03.17</t>
   </si>
   <si>
     <t>53.91</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>1:04.34</t>
+  </si>
+  <si>
+    <t>56.99</t>
+  </si>
+  <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>1:04.88</t>
   </si>
   <si>
     <t>59.11</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...7 lines deleted...]
-  <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:05.93</t>
   </si>
   <si>
     <t>56.66</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>1:06.71</t>
   </si>
   <si>
     <t>56.69</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>1:06.98</t>
   </si>
   <si>
     <t>53.63</t>
@@ -332,165 +332,168 @@
   <si>
     <t>1:10.71</t>
   </si>
   <si>
     <t>1:06.73</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>1:10.94</t>
   </si>
   <si>
     <t>59.45</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>
   <si>
     <t>1:06.88</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>1:13.72</t>
+  </si>
+  <si>
+    <t>1:05.22</t>
+  </si>
+  <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>1:15.00</t>
   </si>
   <si>
     <t>1:06.22</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:16.11</t>
   </si>
   <si>
     <t>1:00.77</t>
   </si>
   <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>1:18.35</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>1:18.86</t>
   </si>
   <si>
     <t>1:03.39</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>1:20.52</t>
   </si>
   <si>
     <t>1:11.44</t>
   </si>
   <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>1:21.90</t>
+  </si>
+  <si>
+    <t>1:18.28</t>
+  </si>
+  <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>1:23.20</t>
   </si>
   <si>
     <t>1:12.43</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>1:26.49</t>
   </si>
   <si>
     <t>1:19.75</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>1:29.59</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...5 lines deleted...]
-    <t>1:20.59</t>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>1:30.50</t>
   </si>
   <si>
     <t>Иван Асатрян</t>
   </si>
   <si>
     <t>1:36.72</t>
   </si>
   <si>
     <t>Вадим Пономарев</t>
   </si>
   <si>
     <t>1:53.87</t>
   </si>
   <si>
     <t>Андрей Пучков</t>
   </si>
   <si>
     <t>1:54.25</t>
   </si>
   <si>
-    <t>Святослав Целищев</t>
-[...4 lines deleted...]
-  <si>
     <t>Артëм Селиванов</t>
   </si>
   <si>
     <t>2:06.19</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:07.92</t>
   </si>
   <si>
     <t>Тимофей Карандашов</t>
   </si>
   <si>
     <t>2:20.91</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>2:25.25</t>
   </si>
   <si>
     <t>Александр Ковин</t>
   </si>
   <si>
     <t>2:36.55</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>2:38.32</t>
   </si>
@@ -1483,196 +1486,198 @@
       <c r="D43" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
-      <c r="C45" s="1"/>
+      <c r="C45" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" s="1"/>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C57" s="1"/>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C59" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>