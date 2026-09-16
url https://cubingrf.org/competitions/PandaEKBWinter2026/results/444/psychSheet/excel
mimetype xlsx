--- v5 (2026-08-02)
+++ v6 (2026-09-16)
@@ -29,69 +29,69 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>29.18</t>
-[...2 lines deleted...]
-    <t>24.52</t>
+    <t>27.60</t>
+  </si>
+  <si>
+    <t>23.76</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>30.96</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>29.66</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
@@ -107,228 +107,228 @@
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>37.29</t>
   </si>
   <si>
     <t>35.46</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>39.87</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>45.05</t>
   </si>
   <si>
     <t>39.36</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>48.41</t>
   </si>
   <si>
     <t>46.08</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.51</t>
+    <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>49.68</t>
   </si>
   <si>
     <t>44.94</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>44.23</t>
   </si>
   <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>53.13</t>
+  </si>
+  <si>
+    <t>41.29</t>
+  </si>
+  <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>54.36</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>59.39</t>
   </si>
   <si>
     <t>48.29</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
-[...5 lines deleted...]
-    <t>53.91</t>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>1:01.21</t>
+  </si>
+  <si>
+    <t>52.87</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>1:04.34</t>
   </si>
   <si>
     <t>56.99</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>1:04.88</t>
   </si>
   <si>
     <t>59.11</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:05.93</t>
   </si>
   <si>
     <t>56.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>56.69</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>1:06.98</t>
   </si>
   <si>
     <t>53.63</t>
   </si>
   <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>1:10.39</t>
   </si>
   <si>
     <t>59.77</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>1:10.71</t>
   </si>