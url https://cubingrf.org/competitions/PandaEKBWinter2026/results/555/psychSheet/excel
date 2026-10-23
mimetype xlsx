--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -62,351 +62,351 @@
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>1:05.18</t>
   </si>
   <si>
     <t>53.24</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>1:05.35</t>
+  </si>
+  <si>
+    <t>59.63</t>
+  </si>
+  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>1:08.27</t>
   </si>
   <si>
     <t>1:02.00</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
-    <t>1:09.37</t>
+    <t>1:08.85</t>
   </si>
   <si>
     <t>1:02.59</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>1:12.48</t>
+  </si>
+  <si>
+    <t>1:07.45</t>
+  </si>
+  <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>1:12.93</t>
   </si>
   <si>
     <t>1:03.89</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
-[...5 lines deleted...]
-    <t>1:13.51</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:22.71</t>
+  </si>
+  <si>
+    <t>1:10.64</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:23.19</t>
   </si>
   <si>
     <t>1:08.82</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>1:24.73</t>
   </si>
   <si>
     <t>1:22.07</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
-    <t>1:34.19</t>
-[...2 lines deleted...]
-    <t>1:30.83</t>
+    <t>1:32.69</t>
+  </si>
+  <si>
+    <t>1:22.38</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:35.26</t>
   </si>
   <si>
     <t>1:26.90</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
   <si>
     <t>1:32.75</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:37.56</t>
   </si>
   <si>
     <t>1:30.49</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:39.85</t>
   </si>
   <si>
     <t>1:27.12</t>
   </si>
   <si>
+    <t>Никита Кудряшов</t>
+  </si>
+  <si>
+    <t>1:40.87</t>
+  </si>
+  <si>
+    <t>1:34.27</t>
+  </si>
+  <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>1:41.96</t>
+  </si>
+  <si>
+    <t>1:35.01</t>
+  </si>
+  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:46.97</t>
   </si>
   <si>
     <t>1:38.45</t>
   </si>
   <si>
-    <t>Никита Кудряшов</t>
-[...5 lines deleted...]
-    <t>1:41.98</t>
+    <t>Антон Лагунов</t>
+  </si>
+  <si>
+    <t>1:48.50</t>
+  </si>
+  <si>
+    <t>1:32.49</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>1:50.46</t>
   </si>
   <si>
     <t>1:39.59</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>1:55.26</t>
   </si>
   <si>
     <t>1:45.21</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:57.04</t>
   </si>
   <si>
     <t>1:47.63</t>
   </si>
   <si>
-    <t>Антон Лагунов</t>
-[...14 lines deleted...]
-    <t>1:45.99</t>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>1:59.62</t>
+  </si>
+  <si>
+    <t>1:46.68</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>2:09.52</t>
   </si>
   <si>
     <t>1:55.08</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>2:44.40</t>
   </si>
   <si>
     <t>2:20.50</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>3:01.48</t>
   </si>
   <si>
-    <t>2:35.02</t>
+    <t>2:21.06</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>2:08.81</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>2:14.04</t>
   </si>
   <si>
+    <t>Кирилл Абросимов</t>
+  </si>
+  <si>
+    <t>2:19.59</t>
+  </si>
+  <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>2:27.70</t>
   </si>
   <si>
-    <t>Кирилл Абросимов</t>
-[...4 lines deleted...]
-  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:43.36</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:47.93</t>
   </si>
   <si>
     <t>Иван Асатрян</t>
   </si>
   <si>
-    <t>3:24.08</t>
+    <t>3:02.21</t>
+  </si>
+  <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>3:24.41</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>3:28.57</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>3:30.18</t>
   </si>
   <si>
-    <t>Мария Емшанова</t>
-[...4 lines deleted...]
-  <si>
     <t>Николай Кустов</t>
   </si>
   <si>
-    <t>3:53.56</t>
+    <t>3:49.51</t>
+  </si>
+  <si>
+    <t>Софья Габова</t>
+  </si>
+  <si>
+    <t>3:56.40</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>4:08.89</t>
-  </si>
-[...4 lines deleted...]
-    <t>4:59.09</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>5:02.29</t>
   </si>
   <si>
     <t>Варвара Мишарина</t>
   </si>
   <si>
     <t>5:58.99</t>
   </si>
   <si>
     <t>Даниил Земсков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>