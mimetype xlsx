--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -12,428 +12,431 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
-    <t>44.82</t>
+    <t>44.21</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
     <t>46.45</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>55.48</t>
+    <t>54.44</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:01.31</t>
+    <t>1:01.18</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>1:08.55</t>
+  </si>
+  <si>
+    <t>1:00.69</t>
+  </si>
+  <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
+    <t>Платон Кабаков</t>
+  </si>
+  <si>
+    <t>1:14.70</t>
+  </si>
+  <si>
+    <t>1:11.70</t>
+  </si>
+  <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>1:16.37</t>
   </si>
   <si>
     <t>1:03.04</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
-[...7 lines deleted...]
-  <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>1:26.11</t>
   </si>
   <si>
     <t>1:20.98</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>1:30.76</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>1:26.72</t>
+    <t>1:26.45</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
+  </si>
+  <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>1:44.74</t>
+  </si>
+  <si>
+    <t>1:32.89</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:45.54</t>
   </si>
   <si>
     <t>1:31.86</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>1:50.56</t>
   </si>
   <si>
     <t>1:43.45</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>1:52.69</t>
   </si>
   <si>
     <t>1:42.88</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...5 lines deleted...]
-    <t>1:54.89</t>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>2:01.26</t>
+  </si>
+  <si>
+    <t>1:44.28</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>
   <si>
     <t>1:57.00</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>2:12.10</t>
+    <t>2:11.36</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
+    <t>Григорий Чуваков</t>
+  </si>
+  <si>
+    <t>2:14.15</t>
+  </si>
+  <si>
+    <t>2:04.17</t>
+  </si>
+  <si>
     <t>Владислав Бударин</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Егор Мелкозеров</t>
-[...7 lines deleted...]
-  <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
-    <t>2:24.50</t>
-[...2 lines deleted...]
-    <t>2:16.11</t>
+    <t>2:21.63</t>
+  </si>
+  <si>
+    <t>2:14.69</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:25.65</t>
   </si>
   <si>
     <t>2:21.16</t>
   </si>
   <si>
-    <t>Григорий Чуваков</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>2:28.62</t>
   </si>
   <si>
-    <t>2:14.47</t>
+    <t>2:02.02</t>
+  </si>
+  <si>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>2:34.32</t>
+  </si>
+  <si>
+    <t>2:11.14</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
-    <t>2:56.47</t>
+    <t>2:51.90</t>
   </si>
   <si>
     <t>Алексей Пушкин</t>
   </si>
   <si>
     <t>2:57.25</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
-    <t>3:13.45</t>
-[...5 lines deleted...]
-    <t>3:29.38</t>
+    <t>3:04.66</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>3:29.72</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>3:57.31</t>
   </si>
   <si>
     <t>Светлана Дуганова</t>
   </si>
   <si>
-    <t>4:08.79</t>
+    <t>4:04.59</t>
+  </si>
+  <si>
+    <t>Иван Асатрян</t>
+  </si>
+  <si>
+    <t>4:06.28</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>4:09.15</t>
-  </si>
-[...4 lines deleted...]
-    <t>4:33.58</t>
   </si>
   <si>
     <t>Даниил Земсков</t>
   </si>
   <si>
     <t>Иван Туркин</t>
   </si>
   <si>
     <t>Лев Скворцов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1267,178 +1270,180 @@
       <c r="D34" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1"/>
+      <c r="C36" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1"/>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1"/>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C48" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>