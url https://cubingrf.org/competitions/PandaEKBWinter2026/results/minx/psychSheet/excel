--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -12,425 +12,431 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...17 lines deleted...]
-    <t>Darya Belonogova</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
+  </si>
+  <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>36.08</t>
+  </si>
+  <si>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Anna Duganova</t>
-[...8 lines deleted...]
-    <t>Andrey Kolevatykh</t>
+    <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
-    <t>48.08</t>
-[...2 lines deleted...]
-    <t>Anna Fomina</t>
+    <t>47.44</t>
+  </si>
+  <si>
+    <t>Анна Фомина</t>
   </si>
   <si>
     <t>53.90</t>
   </si>
   <si>
     <t>47.22</t>
   </si>
   <si>
-    <t>Nikolay Kataev</t>
+    <t>Николай Катаев</t>
   </si>
   <si>
     <t>54.86</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Artur Khamzin</t>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>1:01.31</t>
+  </si>
+  <si>
+    <t>55.13</t>
+  </si>
+  <si>
+    <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
-    <t>Dmitry Sidorenko</t>
-[...8 lines deleted...]
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Dmitrii Dusheiko</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:06.39</t>
+  </si>
+  <si>
+    <t>58.88</t>
+  </si>
+  <si>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
-    <t>Lev Bruskov</t>
+    <t>Матвей Бурков</t>
+  </si>
+  <si>
+    <t>1:16.37</t>
+  </si>
+  <si>
+    <t>1:03.04</t>
+  </si>
+  <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>1:16.58</t>
+  </si>
+  <si>
+    <t>1:03.18</t>
+  </si>
+  <si>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
-    <t>Matvey Prytkov</t>
+    <t>Матвей Прытков</t>
   </si>
   <si>
     <t>1:26.11</t>
   </si>
   <si>
     <t>1:20.98</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...8 lines deleted...]
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
-    <t>Nikolay Kotov</t>
+    <t>Николай Котов</t>
   </si>
   <si>
     <t>1:30.76</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
-    <t>Matvey Burkov</t>
-[...8 lines deleted...]
-    <t>Stepan Shchevelev</t>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:31.20</t>
+  </si>
+  <si>
+    <t>1:26.72</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
-[...8 lines deleted...]
-    <t>Vasily Stasyev</t>
+    <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
-    <t>Ivan Shvitd</t>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>1:50.56</t>
+  </si>
+  <si>
+    <t>1:43.45</t>
+  </si>
+  <si>
+    <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:54.52</t>
   </si>
   <si>
     <t>1:33.43</t>
   </si>
   <si>
-    <t>Anton Lagunov</t>
+    <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
-    <t>Stepan Kobelev</t>
+    <t>Степан Кобелев</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>
   <si>
     <t>1:57.00</t>
   </si>
   <si>
-    <t>Egor Melkozerov</t>
+    <t>Софья Габова</t>
+  </si>
+  <si>
+    <t>2:12.10</t>
+  </si>
+  <si>
+    <t>1:58.28</t>
+  </si>
+  <si>
+    <t>Владислав Бударин</t>
+  </si>
+  <si>
+    <t>2:19.85</t>
+  </si>
+  <si>
+    <t>2:09.94</t>
+  </si>
+  <si>
+    <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>2:22.18</t>
   </si>
   <si>
-    <t>2:16.54</t>
-[...2 lines deleted...]
-    <t>Rostislav Burkov</t>
+    <t>2:11.24</t>
+  </si>
+  <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>2:24.50</t>
+  </si>
+  <si>
+    <t>2:16.11</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:25.65</t>
   </si>
   <si>
     <t>2:21.16</t>
   </si>
   <si>
-    <t>Vladislav Ovsanikov</t>
-[...8 lines deleted...]
-    <t>Kirill Abrosimov</t>
+    <t>Григорий Чуваков</t>
+  </si>
+  <si>
+    <t>2:26.93</t>
+  </si>
+  <si>
+    <t>2:04.17</t>
+  </si>
+  <si>
+    <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>2:28.62</t>
   </si>
   <si>
     <t>2:14.47</t>
   </si>
   <si>
-    <t>Sofia Gabova</t>
-[...26 lines deleted...]
-    <t>Vladimir Kochergin</t>
+    <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
+    <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>2:36.96</t>
   </si>
   <si>
-    <t>Vladislav Budarin</t>
-[...23 lines deleted...]
-    <t>Maria Emshanova</t>
+    <t>Тимур Братухин</t>
+  </si>
+  <si>
+    <t>2:56.47</t>
+  </si>
+  <si>
+    <t>Алексей Пушкин</t>
+  </si>
+  <si>
+    <t>2:57.25</t>
+  </si>
+  <si>
+    <t>Владимир Самойлов</t>
+  </si>
+  <si>
+    <t>3:13.45</t>
+  </si>
+  <si>
+    <t>Мария Емшанова</t>
   </si>
   <si>
     <t>3:16.83</t>
   </si>
   <si>
-    <t>Vladimir Samoilov</t>
-[...11 lines deleted...]
-    <t>Nikolay Kustov</t>
+    <t>Евгения Бармина</t>
+  </si>
+  <si>
+    <t>3:29.72</t>
+  </si>
+  <si>
+    <t>Николай Кустов</t>
   </si>
   <si>
     <t>3:57.31</t>
   </si>
   <si>
-    <t>Svetlana Duganova</t>
+    <t>Светлана Дуганова</t>
   </si>
   <si>
     <t>4:08.79</t>
   </si>
   <si>
-    <t>Ilia Krutov</t>
+    <t>Илья Крутов</t>
   </si>
   <si>
     <t>4:09.15</t>
   </si>
   <si>
-    <t>Svyatoslav Celishchev</t>
+    <t>Святослав Целищев</t>
   </si>
   <si>
     <t>4:19.56</t>
   </si>
   <si>
-    <t>Ivan Asatrian</t>
+    <t>Иван Асатрян</t>
   </si>
   <si>
     <t>4:33.58</t>
   </si>
   <si>
-    <t>Daniil Zemskov</t>
-[...5 lines deleted...]
-    <t>Lev Skvortsov</t>
+    <t>Даниил Земсков</t>
+  </si>
+  <si>
+    <t>Иван Туркин</t>
+  </si>
+  <si>
+    <t>Лев Скворцов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,51 +759,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C48" sqref="C48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1199,226 +1205,230 @@
       <c r="D30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1"/>
+      <c r="C32" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C33" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C46" s="1"/>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1"/>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C48" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>