--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -17,426 +17,426 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Артём Сосновских</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>30.60</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
+    <t>Anna Duganova</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
+    <t>Andrey Kolevatykh</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
+    <t>Anna Fomina</t>
   </si>
   <si>
     <t>53.90</t>
   </si>
   <si>
     <t>47.22</t>
   </si>
   <si>
-    <t>Николай Катаев</t>
+    <t>Nikolay Kataev</t>
   </si>
   <si>
     <t>54.86</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
+    <t>Dmitry Sidorenko</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>1:06.39</t>
   </si>
   <si>
     <t>58.88</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
-    <t>Матвей Бурков</t>
+    <t>Matvey Burkov</t>
   </si>
   <si>
     <t>1:16.37</t>
   </si>
   <si>
     <t>1:03.04</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
+    <t>Daniiar Tagirov</t>
   </si>
   <si>
     <t>1:16.58</t>
   </si>
   <si>
     <t>1:03.18</t>
   </si>
   <si>
-    <t>Лев Брусков</t>
+    <t>Lev Bruskov</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
+    <t>Matvey Prytkov</t>
   </si>
   <si>
     <t>1:26.11</t>
   </si>
   <si>
     <t>1:20.98</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
-    <t>Николай Котов</t>
+    <t>Nikolay Kotov</t>
   </si>
   <si>
     <t>1:30.76</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
     <t>1:26.72</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Василий Стасьев</t>
+    <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
+    <t>Fedor Artamonov</t>
   </si>
   <si>
     <t>1:50.56</t>
   </si>
   <si>
     <t>1:43.45</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
+    <t>Ivan Shvitd</t>
   </si>
   <si>
     <t>1:54.52</t>
   </si>
   <si>
     <t>1:33.43</t>
   </si>
   <si>
-    <t>Антон Лагунов</t>
+    <t>Anton Lagunov</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
-    <t>Степан Кобелев</t>
+    <t>Stepan Kobelev</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>
   <si>
     <t>1:57.00</t>
   </si>
   <si>
-    <t>Софья Габова</t>
+    <t>Sofia Gabova</t>
   </si>
   <si>
     <t>2:12.10</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
-    <t>Владислав Бударин</t>
+    <t>Vladislav Budarin</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Егор Мелкозеров</t>
+    <t>Egor Melkozerov</t>
   </si>
   <si>
     <t>2:22.18</t>
   </si>
   <si>
     <t>2:11.24</t>
   </si>
   <si>
-    <t>Владислав Овсяников</t>
+    <t>Vladislav Ovsanikov</t>
   </si>
   <si>
     <t>2:24.50</t>
   </si>
   <si>
     <t>2:16.11</t>
   </si>
   <si>
-    <t>Ростислав Бурков</t>
+    <t>Rostislav Burkov</t>
   </si>
   <si>
     <t>2:25.65</t>
   </si>
   <si>
     <t>2:21.16</t>
   </si>
   <si>
-    <t>Григорий Чуваков</t>
+    <t>Grigorii Chuvakov</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>2:04.17</t>
   </si>
   <si>
-    <t>Кирилл Абросимов</t>
+    <t>Kirill Abrosimov</t>
   </si>
   <si>
     <t>2:28.62</t>
   </si>
   <si>
     <t>2:14.47</t>
   </si>
   <si>
-    <t>Владимир Кочергин</t>
+    <t>Vladimir Kochergin</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
+    <t>Aleksandr Kashparov</t>
   </si>
   <si>
     <t>2:36.96</t>
   </si>
   <si>
-    <t>Тимур Братухин</t>
+    <t>Timur Bratukhin</t>
   </si>
   <si>
     <t>2:56.47</t>
   </si>
   <si>
-    <t>Алексей Пушкин</t>
+    <t>Alexey Pushkin</t>
   </si>
   <si>
     <t>2:57.25</t>
   </si>
   <si>
-    <t>Владимир Самойлов</t>
+    <t>Vladimir Samoilov</t>
   </si>
   <si>
     <t>3:13.45</t>
   </si>
   <si>
-    <t>Мария Емшанова</t>
+    <t>Maria Emshanova</t>
   </si>
   <si>
     <t>3:16.83</t>
   </si>
   <si>
-    <t>Евгения Бармина</t>
+    <t>Evgenia Barmina</t>
   </si>
   <si>
     <t>3:29.72</t>
   </si>
   <si>
-    <t>Николай Кустов</t>
+    <t>Nikolay Kustov</t>
   </si>
   <si>
     <t>3:57.31</t>
   </si>
   <si>
-    <t>Светлана Дуганова</t>
+    <t>Svetlana Duganova</t>
   </si>
   <si>
     <t>4:08.79</t>
   </si>
   <si>
-    <t>Илья Крутов</t>
+    <t>Ilia Krutov</t>
   </si>
   <si>
     <t>4:09.15</t>
   </si>
   <si>
-    <t>Святослав Целищев</t>
+    <t>Svyatoslav Celishchev</t>
   </si>
   <si>
     <t>4:19.56</t>
   </si>
   <si>
-    <t>Иван Асатрян</t>
+    <t>Ivan Asatrian</t>
   </si>
   <si>
     <t>4:33.58</t>
   </si>
   <si>
-    <t>Даниил Земсков</t>
-[...5 lines deleted...]
-    <t>Лев Скворцов</t>
+    <t>Daniil Zemskov</t>
+  </si>
+  <si>
+    <t>Ivan Turkin</t>
+  </si>
+  <si>
+    <t>Lev Skvortsov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,51 +759,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C48" sqref="C48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>