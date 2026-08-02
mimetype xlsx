--- v3 (2026-06-17)
+++ v4 (2026-08-02)
@@ -12,431 +12,437 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Artem Sosnovskikh</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.60</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
-    <t>Anna Duganova</t>
+    <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Andrey Kolevatykh</t>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>50.79</t>
+  </si>
+  <si>
+    <t>47.22</t>
+  </si>
+  <si>
+    <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
-    <t>Anna Fomina</t>
-[...11 lines deleted...]
-    <t>54.86</t>
+    <t>Николай Катаев</t>
+  </si>
+  <si>
+    <t>53.72</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Dmitry Sidorenko</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>55.48</t>
+  </si>
+  <si>
+    <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
-    <t>Artur Khamzin</t>
+    <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...8 lines deleted...]
-    <t>Dmitrii Dusheiko</t>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
-    <t>Matvey Burkov</t>
+    <t>Матвей Бурков</t>
   </si>
   <si>
     <t>1:16.37</t>
   </si>
   <si>
     <t>1:03.04</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
+    <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>1:16.58</t>
   </si>
   <si>
     <t>1:03.18</t>
   </si>
   <si>
-    <t>Lev Bruskov</t>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
-    <t>Matvey Prytkov</t>
+    <t>Матвей Прытков</t>
   </si>
   <si>
     <t>1:26.11</t>
   </si>
   <si>
     <t>1:20.98</t>
   </si>
   <si>
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
-    <t>Nikolay Kotov</t>
+    <t>Николай Котов</t>
   </si>
   <si>
     <t>1:30.76</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
+    <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
     <t>1:26.72</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Vasily Stasyev</t>
+    <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
-    <t>Fedor Artamonov</t>
+    <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>1:50.56</t>
   </si>
   <si>
     <t>1:43.45</t>
   </si>
   <si>
-    <t>Ivan Shvitd</t>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>1:52.69</t>
+  </si>
+  <si>
+    <t>1:42.88</t>
+  </si>
+  <si>
+    <t>Иван Швитд</t>
   </si>
   <si>
     <t>1:54.52</t>
   </si>
   <si>
     <t>1:33.43</t>
   </si>
   <si>
-    <t>Anton Lagunov</t>
+    <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
-    <t>Stepan Kobelev</t>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>2:07.50</t>
+  </si>
+  <si>
+    <t>1:54.89</t>
+  </si>
+  <si>
+    <t>Степан Кобелев</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>
   <si>
     <t>1:57.00</t>
   </si>
   <si>
-    <t>Sofia Gabova</t>
+    <t>Софья Габова</t>
   </si>
   <si>
     <t>2:12.10</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
-    <t>Vladislav Budarin</t>
+    <t>Владислав Бударин</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Egor Melkozerov</t>
+    <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>2:22.18</t>
   </si>
   <si>
     <t>2:11.24</t>
   </si>
   <si>
-    <t>Vladislav Ovsanikov</t>
+    <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>2:24.50</t>
   </si>
   <si>
     <t>2:16.11</t>
   </si>
   <si>
-    <t>Rostislav Burkov</t>
+    <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:25.65</t>
   </si>
   <si>
     <t>2:21.16</t>
   </si>
   <si>
-    <t>Grigorii Chuvakov</t>
+    <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>2:04.17</t>
   </si>
   <si>
-    <t>Kirill Abrosimov</t>
+    <t>Кирилл Абросимов</t>
   </si>
   <si>
     <t>2:28.62</t>
   </si>
   <si>
     <t>2:14.47</t>
   </si>
   <si>
-    <t>Vladimir Kochergin</t>
+    <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
-[...5 lines deleted...]
-    <t>Timur Bratukhin</t>
+    <t>Тимур Братухин</t>
   </si>
   <si>
     <t>2:56.47</t>
   </si>
   <si>
-    <t>Alexey Pushkin</t>
+    <t>Алексей Пушкин</t>
   </si>
   <si>
     <t>2:57.25</t>
   </si>
   <si>
-    <t>Vladimir Samoilov</t>
+    <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>3:13.45</t>
   </si>
   <si>
-    <t>Maria Emshanova</t>
-[...5 lines deleted...]
-    <t>Evgenia Barmina</t>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>3:29.38</t>
+  </si>
+  <si>
+    <t>Евгения Бармина</t>
   </si>
   <si>
     <t>3:29.72</t>
   </si>
   <si>
-    <t>Nikolay Kustov</t>
+    <t>Николай Кустов</t>
   </si>
   <si>
     <t>3:57.31</t>
   </si>
   <si>
-    <t>Svetlana Duganova</t>
+    <t>Светлана Дуганова</t>
   </si>
   <si>
     <t>4:08.79</t>
   </si>
   <si>
-    <t>Ilia Krutov</t>
+    <t>Илья Крутов</t>
   </si>
   <si>
     <t>4:09.15</t>
   </si>
   <si>
-    <t>Svyatoslav Celishchev</t>
-[...5 lines deleted...]
-    <t>Ivan Asatrian</t>
+    <t>Иван Асатрян</t>
   </si>
   <si>
     <t>4:33.58</t>
   </si>
   <si>
-    <t>Daniil Zemskov</t>
-[...5 lines deleted...]
-    <t>Lev Skvortsov</t>
+    <t>Даниил Земсков</t>
+  </si>
+  <si>
+    <t>Иван Туркин</t>
+  </si>
+  <si>
+    <t>Лев Скворцов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,51 +765,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C48" sqref="C48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1233,202 +1239,206 @@
       <c r="D32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1"/>
+      <c r="C34" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>104</v>
+      </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C46" s="1"/>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C47" s="1"/>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C48" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>