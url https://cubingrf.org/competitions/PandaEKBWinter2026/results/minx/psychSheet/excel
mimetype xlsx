--- v4 (2026-08-02)
+++ v5 (2026-09-16)
@@ -29,99 +29,99 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
-    <t>47.22</t>
+    <t>44.82</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
@@ -206,84 +206,84 @@
   <si>
     <t>1:30.76</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
     <t>1:26.72</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>1:45.54</t>
+  </si>
+  <si>
+    <t>1:31.86</t>
+  </si>
+  <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>1:50.56</t>
   </si>
   <si>
     <t>1:43.45</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>1:52.69</t>
   </si>
   <si>
     <t>1:42.88</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:33.43</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>2:07.50</t>
   </si>
   <si>
     <t>1:54.89</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>