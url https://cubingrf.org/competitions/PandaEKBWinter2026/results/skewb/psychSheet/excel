--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -107,167 +107,167 @@
   <si>
     <t>4.82</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>4.85</t>
   </si>
   <si>
     <t>3.61</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>5.11</t>
+  </si>
+  <si>
+    <t>3.46</t>
+  </si>
+  <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Иван Швитд</t>
   </si>
   <si>
     <t>5.54</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>6.20</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>6.48</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
-    <t>5.29</t>
+    <t>4.78</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
-    <t>5.95</t>
+    <t>5.72</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>7.90</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
-    <t>Егор Мелкозеров</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>9.07</t>
   </si>
   <si>
     <t>7.17</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Андрей Пучков</t>
   </si>
   <si>
     <t>9.23</t>
   </si>
   <si>
     <t>7.24</t>
@@ -302,51 +302,51 @@
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.82</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>10.56</t>
   </si>
   <si>
-    <t>8.10</t>
+    <t>5.75</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>10.74</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
@@ -437,123 +437,123 @@
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>17.41</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
     <t>10.95</t>
   </si>
   <si>
     <t>Никита Кудряшов</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
-    <t>16.59</t>
+    <t>13.06</t>
   </si>
   <si>
     <t>Иван Асатрян</t>
   </si>
   <si>
     <t>18.37</t>
   </si>
   <si>
-    <t>17.02</t>
+    <t>8.06</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>19.44</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
+    <t>Софья Габова</t>
+  </si>
+  <si>
+    <t>20.43</t>
+  </si>
+  <si>
+    <t>14.01</t>
+  </si>
+  <si>
     <t>Варвара Мишарина</t>
   </si>
   <si>
     <t>20.83</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
-    <t>Софья Габова</t>
-[...7 lines deleted...]
-  <si>
     <t>Светлана Дуганова</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
     <t>18.91</t>
   </si>
   <si>
     <t>Степан Приданников</t>
   </si>
   <si>
     <t>29.75</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
+    <t>Демид Ширшов</t>
+  </si>
+  <si>
+    <t>30.17</t>
+  </si>
+  <si>
+    <t>15.50</t>
+  </si>
+  <si>
     <t>Павел Киселёв</t>
   </si>
   <si>
     <t>32.23</t>
   </si>
   <si>
     <t>19.38</t>
-  </si>
-[...7 lines deleted...]
-    <t>24.95</t>
   </si>
   <si>
     <t>Елена Гусева</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>31.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>