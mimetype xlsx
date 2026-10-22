--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -83,51 +83,51 @@
   <si>
     <t>1.49</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>1.54</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>1.48</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>4.10</t>
+    <t>3.85</t>
   </si>
   <si>
     <t>0.88</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>