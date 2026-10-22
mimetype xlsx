--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -53,189 +53,189 @@
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>9.25</t>
+    <t>9.24</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>9.04</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>9.84</t>
+    <t>9.40</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>8.17</t>
   </si>
   <si>
     <t>Данил Снигирев</t>
   </si>
   <si>
     <t>12.44</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>16.59</t>
+  </si>
+  <si>
+    <t>12.79</t>
+  </si>
+  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>17.64</t>
   </si>
   <si>
     <t>14.34</t>
   </si>
   <si>
     <t>Родион Фролов</t>
   </si>
   <si>
     <t>19.30</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Артем Донгузов</t>
   </si>
   <si>
     <t>19.49</t>
   </si>
   <si>
     <t>16.32</t>
   </si>
   <si>
     <t>Павел Бондаренко</t>
   </si>
   <si>
     <t>19.95</t>
   </si>
   <si>
     <t>15.22</t>
-  </si>
-[...7 lines deleted...]
-    <t>17.46</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>21.36</t>
   </si>
   <si>
     <t>16.75</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
     <t>Роман Редькин</t>
   </si>
   <si>
     <t>22.67</t>
   </si>