--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5:40.32</t>
   </si>