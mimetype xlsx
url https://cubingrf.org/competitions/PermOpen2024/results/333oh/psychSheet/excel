--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -47,114 +47,114 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>12.55</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>19.81</t>
-[...2 lines deleted...]
-    <t>16.76</t>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>15.95</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
-    <t>18.19</t>
+    <t>17.34</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>30.86</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
     <t>Павел Бондаренко</t>
   </si>
   <si>
     <t>39.04</t>
   </si>
   <si>
     <t>30.99</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>