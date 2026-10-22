--- v3 (2026-07-23)
+++ v4 (2026-10-22)
@@ -38,126 +38,126 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
-    <t>1:01.12</t>
-[...2 lines deleted...]
-    <t>54.00</t>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>1:12.48</t>
+  </si>
+  <si>
+    <t>1:07.45</t>
+  </si>
+  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:37.56</t>
   </si>
   <si>
     <t>1:30.49</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:46.97</t>
   </si>
   <si>
     <t>1:38.45</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>2:34.64</t>
   </si>
   <si>
     <t>2:18.78</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>2:44.40</t>
   </si>
   <si>
     <t>2:20.50</t>
   </si>
   <si>
     <t>Данил Снигирев</t>
   </si>
   <si>
     <t>2:53.03</t>
   </si>