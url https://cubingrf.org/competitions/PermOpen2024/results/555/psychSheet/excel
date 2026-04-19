--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:09.32</t>
+    <t>1:08.25</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
@@ -110,51 +110,51 @@
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:37.56</t>
   </si>
   <si>
     <t>1:30.49</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:46.97</t>
   </si>
   <si>
     <t>1:38.45</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:11.72</t>
+    <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>2:34.64</t>
   </si>
   <si>
     <t>2:18.78</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>2:44.40</t>
   </si>
   <si>
     <t>2:20.50</t>
   </si>
   <si>
     <t>Данил Снигирев</t>
   </si>