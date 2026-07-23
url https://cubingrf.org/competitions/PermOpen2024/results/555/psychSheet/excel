--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -47,81 +47,81 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:08.25</t>
+    <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>1:20.67</t>
   </si>
   <si>
-    <t>1:15.81</t>
+    <t>1:13.51</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:37.56</t>
   </si>
   <si>
     <t>1:30.49</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:46.97</t>
   </si>