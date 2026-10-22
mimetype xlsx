--- v2 (2026-06-02)
+++ v3 (2026-10-22)
@@ -113,51 +113,51 @@
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>2:44.25</t>
   </si>