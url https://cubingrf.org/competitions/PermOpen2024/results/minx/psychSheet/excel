--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -26,66 +26,66 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>36.08</t>
+  </si>
+  <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
-  </si>
-[...7 lines deleted...]
-    <t>37.45</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>