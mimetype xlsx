--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -71,90 +71,90 @@
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
+  </si>
+  <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>6.33</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>3.64</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>8.30</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
     <t>Артем Донгузов</t>
   </si>