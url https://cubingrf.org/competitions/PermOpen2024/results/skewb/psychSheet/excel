--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -74,51 +74,51 @@
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>4.15</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
-    <t>5.53</t>
+    <t>5.27</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>Artur Khamzin</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>3.48</t>
   </si>
   <si>
     <t>Rodion Pershin</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>Egor Melkozerov</t>
   </si>
   <si>
-    <t>8.96</t>
+    <t>8.23</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
     <t>Artem Donguzov</t>
   </si>
   <si>
     <t>9.97</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>Ilia Krutov</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>Timur Bratukhin</t>
   </si>