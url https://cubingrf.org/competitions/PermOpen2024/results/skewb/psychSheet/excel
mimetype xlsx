--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -95,51 +95,51 @@
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>Artur Khamzin</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
-    <t>3.42</t>
+    <t>2.84</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>7.37</t>
   </si>
   <si>
     <t>3.48</t>
   </si>
   <si>
     <t>Rodion Pershin</t>
   </si>
   <si>
     <t>7.47</t>
   </si>