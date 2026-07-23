--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -44,66 +44,66 @@
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>2.09</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
+    <t>Darya Belonogova</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>4.15</t>
   </si>
   <si>
     <t>3.17</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.93</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>Artur Khamzin</t>
   </si>
   <si>
     <t>5.69</t>
   </si>