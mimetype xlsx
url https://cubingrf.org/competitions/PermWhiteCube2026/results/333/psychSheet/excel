--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -59,165 +59,165 @@
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>14.29</t>
   </si>
   <si>
-    <t>13.39</t>
+    <t>12.41</t>
   </si>
   <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>12.85</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
-    <t>14.31</t>
+    <t>14.06</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>15.66</t>
   </si>
   <si>
     <t>Арсений Новиков</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>20.24</t>
   </si>
   <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
     <t>18.98</t>
   </si>
   <si>
     <t>Никита Михеев</t>
   </si>
   <si>
     <t>27.78</t>
   </si>
   <si>
     <t>Леонид Демидов</t>
   </si>
   <si>
-    <t>30.84</t>
-[...2 lines deleted...]
-    <t>26.65</t>
+    <t>29.33</t>
+  </si>
+  <si>
+    <t>26.26</t>
   </si>
   <si>
     <t>Никита Ковалев</t>
   </si>
   <si>
-    <t>35.03</t>
-[...2 lines deleted...]
-    <t>29.57</t>
+    <t>31.80</t>
+  </si>
+  <si>
+    <t>27.14</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>35.19</t>
+    <t>33.31</t>
   </si>
   <si>
     <t>25.30</t>
   </si>
   <si>
     <t>Михаил Отинов</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
     <t>27.71</t>
   </si>
   <si>
+    <t>Мария Демидова</t>
+  </si>
+  <si>
+    <t>42.03</t>
+  </si>
+  <si>
+    <t>33.39</t>
+  </si>
+  <si>
     <t>Михаил Зуев</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.74</t>
-  </si>
-[...7 lines deleted...]
-    <t>39.02</t>
   </si>
   <si>
     <t>Анатолий Отинов</t>
   </si>
   <si>
     <t>1:03.67</t>
   </si>
   <si>
     <t>59.26</t>
   </si>
   <si>
     <t>Андрей Башкирцев</t>
   </si>
   <si>
     <t>1:12.30</t>
   </si>
   <si>
     <t>55.43</t>
   </si>
   <si>
     <t>Андрей Новиков</t>
   </si>
   <si>
     <t>1:13.01</t>
   </si>