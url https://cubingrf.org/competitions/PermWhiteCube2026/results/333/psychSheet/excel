--- v0 (2026-06-02)
+++ v1 (2026-07-23)
@@ -12,176 +12,257 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Darya Belonogova</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Daniiar Tagirov</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>12.19</t>
-[...8 lines deleted...]
-    <t>11.12</t>
+    <t>11.68</t>
   </si>
   <si>
     <t>Aleksei Borovik</t>
   </si>
   <si>
-    <t>14.82</t>
+    <t>14.02</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
+    <t>Fedor Artamonov</t>
+  </si>
+  <si>
+    <t>14.29</t>
+  </si>
+  <si>
+    <t>13.39</t>
+  </si>
+  <si>
     <t>Marat Petrov</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
-    <t>13.11</t>
+    <t>12.85</t>
   </si>
   <si>
     <t>Maria Emshanova</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>14.31</t>
   </si>
   <si>
     <t>Aleksandr Kashparov</t>
   </si>
   <si>
-    <t>20.13</t>
-[...2 lines deleted...]
-    <t>16.59</t>
+    <t>19.56</t>
+  </si>
+  <si>
+    <t>15.66</t>
+  </si>
+  <si>
+    <t>Arseniy Novikov</t>
+  </si>
+  <si>
+    <t>19.74</t>
+  </si>
+  <si>
+    <t>16.65</t>
   </si>
   <si>
     <t>Svyatoslav Celishchev</t>
   </si>
   <si>
-    <t>24.02</t>
-[...2 lines deleted...]
-    <t>20.93</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>20.24</t>
   </si>
   <si>
     <t>Aleksei Smolyakov</t>
   </si>
   <si>
-    <t>27.89</t>
-[...2 lines deleted...]
-    <t>25.82</t>
+    <t>24.28</t>
+  </si>
+  <si>
+    <t>21.64</t>
+  </si>
+  <si>
+    <t>Nikita Micheev</t>
+  </si>
+  <si>
+    <t>27.78</t>
+  </si>
+  <si>
+    <t>Leonid Demidov</t>
+  </si>
+  <si>
+    <t>30.84</t>
+  </si>
+  <si>
+    <t>26.65</t>
+  </si>
+  <si>
+    <t>Nikita Kovalev</t>
+  </si>
+  <si>
+    <t>35.03</t>
+  </si>
+  <si>
+    <t>29.57</t>
   </si>
   <si>
     <t>Fedor Savin</t>
   </si>
   <si>
     <t>35.19</t>
   </si>
   <si>
-    <t>28.20</t>
-[...8 lines deleted...]
-    <t>34.73</t>
+    <t>25.30</t>
+  </si>
+  <si>
+    <t>Mihail Otinov</t>
+  </si>
+  <si>
+    <t>41.06</t>
+  </si>
+  <si>
+    <t>27.71</t>
+  </si>
+  <si>
+    <t>Misha Zuev</t>
+  </si>
+  <si>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.74</t>
+  </si>
+  <si>
+    <t>Marya Demidova</t>
+  </si>
+  <si>
+    <t>45.70</t>
+  </si>
+  <si>
+    <t>39.02</t>
+  </si>
+  <si>
+    <t>Anatoly Otinov</t>
+  </si>
+  <si>
+    <t>1:03.67</t>
+  </si>
+  <si>
+    <t>59.26</t>
   </si>
   <si>
     <t>Andrey Bashkirtsev</t>
   </si>
   <si>
-    <t>Marya Demidova</t>
-[...8 lines deleted...]
-    <t>Nikita Micheev</t>
+    <t>1:12.30</t>
+  </si>
+  <si>
+    <t>55.43</t>
+  </si>
+  <si>
+    <t>Andrey Novikov</t>
+  </si>
+  <si>
+    <t>1:13.01</t>
+  </si>
+  <si>
+    <t>1:07.90</t>
+  </si>
+  <si>
+    <t>Oksana Tselishcheva</t>
+  </si>
+  <si>
+    <t>1:32.26</t>
+  </si>
+  <si>
+    <t>1:14.04</t>
+  </si>
+  <si>
+    <t>Natalya Savina</t>
+  </si>
+  <si>
+    <t>2:08.19</t>
+  </si>
+  <si>
+    <t>1:45.63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -495,62 +576,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -674,82 +755,206 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="1"/>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
+      <c r="A14">
+        <v>13</v>
+      </c>
       <c r="B14" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="C14" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
+      <c r="A15">
+        <v>14</v>
+      </c>
       <c r="B15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C15" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
+      <c r="A16">
+        <v>15</v>
+      </c>
       <c r="B16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C16" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
+      <c r="A17">
+        <v>16</v>
+      </c>
       <c r="B17" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C17" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">