--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -17,246 +17,246 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Darya Belonogova</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
+    <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
-    <t>Aleksei Borovik</t>
+    <t>Алексей Боровик</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
-    <t>Fedor Artamonov</t>
+    <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>14.29</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
-    <t>Marat Petrov</t>
+    <t>Марат Петров</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>12.85</t>
   </si>
   <si>
-    <t>Maria Emshanova</t>
+    <t>Мария Емшанова</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>14.31</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
+    <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>15.66</t>
   </si>
   <si>
-    <t>Arseniy Novikov</t>
+    <t>Арсений Новиков</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
-    <t>Svyatoslav Celishchev</t>
+    <t>Святослав Целищев</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>20.24</t>
   </si>
   <si>
-    <t>Aleksei Smolyakov</t>
+    <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
-    <t>21.64</t>
-[...2 lines deleted...]
-    <t>Nikita Micheev</t>
+    <t>18.98</t>
+  </si>
+  <si>
+    <t>Никита Михеев</t>
   </si>
   <si>
     <t>27.78</t>
   </si>
   <si>
-    <t>Leonid Demidov</t>
+    <t>Леонид Демидов</t>
   </si>
   <si>
     <t>30.84</t>
   </si>
   <si>
     <t>26.65</t>
   </si>
   <si>
-    <t>Nikita Kovalev</t>
+    <t>Никита Ковалев</t>
   </si>
   <si>
     <t>35.03</t>
   </si>
   <si>
     <t>29.57</t>
   </si>
   <si>
-    <t>Fedor Savin</t>
+    <t>Федор Савин</t>
   </si>
   <si>
     <t>35.19</t>
   </si>
   <si>
     <t>25.30</t>
   </si>
   <si>
-    <t>Mihail Otinov</t>
+    <t>Михаил Отинов</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
     <t>27.71</t>
   </si>
   <si>
-    <t>Misha Zuev</t>
+    <t>Михаил Зуев</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.74</t>
   </si>
   <si>
-    <t>Marya Demidova</t>
+    <t>Мария Демидова</t>
   </si>
   <si>
     <t>45.70</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
-    <t>Anatoly Otinov</t>
+    <t>Анатолий Отинов</t>
   </si>
   <si>
     <t>1:03.67</t>
   </si>
   <si>
     <t>59.26</t>
   </si>
   <si>
-    <t>Andrey Bashkirtsev</t>
+    <t>Андрей Башкирцев</t>
   </si>
   <si>
     <t>1:12.30</t>
   </si>
   <si>
     <t>55.43</t>
   </si>
   <si>
-    <t>Andrey Novikov</t>
+    <t>Андрей Новиков</t>
   </si>
   <si>
     <t>1:13.01</t>
   </si>
   <si>
     <t>1:07.90</t>
   </si>
   <si>
-    <t>Oksana Tselishcheva</t>
+    <t>Оксана Целищева</t>
   </si>
   <si>
     <t>1:32.26</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
-    <t>Natalya Savina</t>
+    <t>Наталья Савина</t>
   </si>
   <si>
     <t>2:08.19</t>
   </si>
   <si>
     <t>1:45.63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -585,51 +585,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>