--- v0 (2026-07-23)
+++ v1 (2026-10-23)
@@ -38,99 +38,99 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
-    <t>49.68</t>
-[...2 lines deleted...]
-    <t>44.94</t>
+    <t>49.34</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>52.56</t>
+  </si>
+  <si>
+    <t>47.12</t>
+  </si>
+  <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>57.79</t>
+  </si>
+  <si>
+    <t>51.42</t>
   </si>
   <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>46.02</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>1:11.33</t>
   </si>
   <si>
     <t>59.81</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
-    <t>1:21.90</t>
-[...2 lines deleted...]
-    <t>1:18.28</t>
+    <t>1:13.71</t>
+  </si>
+  <si>
+    <t>1:07.68</t>
   </si>
   <si>
     <t>Арсений Новиков</t>
   </si>
   <si>
     <t>1:26.66</t>
   </si>
   <si>
     <t>1:19.30</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>1:30.50</t>
   </si>
   <si>
     <t>Михаил Зуев</t>
   </si>
   <si>
     <t>2:13.20</t>
   </si>
   <si>
     <t>Михаил Отинов</t>
   </si>