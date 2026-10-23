--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -29,117 +29,117 @@
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
-    <t>10.67</t>
-[...2 lines deleted...]
-    <t>10.15</t>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>8.53</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
-    <t>11.44</t>
+    <t>11.28</t>
   </si>
   <si>
     <t>9.07</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>16.41</t>
+  </si>
+  <si>
+    <t>13.82</t>
+  </si>
+  <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>17.73</t>
   </si>
   <si>
     <t>15.56</t>
   </si>
   <si>
-    <t>Мария Емшанова</t>
-[...7 lines deleted...]
-  <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
-    <t>18.64</t>
+    <t>18.00</t>
+  </si>
+  <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>22.03</t>
+  </si>
+  <si>
+    <t>18.39</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>23.63</t>
   </si>
   <si>
-    <t>17.83</t>
-[...8 lines deleted...]
-    <t>20.96</t>
+    <t>17.44</t>
   </si>
   <si>
     <t>Никита Михеев</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>23.02</t>
   </si>
   <si>
     <t>Мария Демидова</t>
   </si>
   <si>
     <t>27.91</t>
   </si>
   <si>
     <t>24.58</t>
   </si>
   <si>
     <t>Михаил Зуев</t>
   </si>
   <si>
     <t>35.06</t>
   </si>