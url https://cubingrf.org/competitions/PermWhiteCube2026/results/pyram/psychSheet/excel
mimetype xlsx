--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -26,147 +26,147 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>5.48</t>
+  </si>
+  <si>
+    <t>4.08</t>
+  </si>
+  <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
-    <t>7.69</t>
+    <t>7.22</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>8.86</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Мария Емшанова</t>
   </si>
   <si>
     <t>11.02</t>
   </si>
   <si>
     <t>7.33</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>11.75</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
-    <t>13.36</t>
-[...2 lines deleted...]
-    <t>8.57</t>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>6.11</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>13.48</t>
+    <t>13.02</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>14.06</t>
   </si>
   <si>
     <t>9.99</t>
   </si>
   <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>14.40</t>
+  </si>
+  <si>
+    <t>8.98</t>
+  </si>
+  <si>
     <t>Михаил Зуев</t>
   </si>
   <si>
     <t>14.49</t>
   </si>
   <si>
     <t>9.39</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.98</t>
   </si>
   <si>
     <t>Михаил Отинов</t>
   </si>
   <si>
     <t>19.13</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>Анатолий Отинов</t>
   </si>
   <si>
     <t>25.36</t>
   </si>
   <si>
     <t>13.66</t>
   </si>
   <si>
     <t>Андрей Башкирцев</t>
   </si>
   <si>
     <t>28.24</t>
   </si>