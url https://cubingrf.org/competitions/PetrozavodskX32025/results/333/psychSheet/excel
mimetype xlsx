--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -17,774 +17,774 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...17 lines deleted...]
-    <t>Максим Аммосов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>7.01</t>
+  </si>
+  <si>
+    <t>5.31</t>
+  </si>
+  <si>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>9.32</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
-    <t>8.35</t>
-[...2 lines deleted...]
-    <t>Платон Кабаков</t>
+    <t>8.28</t>
+  </si>
+  <si>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>10.42</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...2 lines deleted...]
-    <t>10.98</t>
+    <t>Kirill Galovskiy</t>
+  </si>
+  <si>
+    <t>10.64</t>
+  </si>
+  <si>
+    <t>8.57</t>
+  </si>
+  <si>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>10.82</t>
   </si>
   <si>
     <t>8.52</t>
   </si>
   <si>
-    <t>Кирилл Галовский</t>
-[...8 lines deleted...]
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
-    <t>Степан Качинский</t>
+    <t>Stepan Kachinskiy</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Daniil Tarasov</t>
+  </si>
+  <si>
+    <t>14.14</t>
+  </si>
+  <si>
+    <t>12.79</t>
+  </si>
+  <si>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
-    <t>12.00</t>
-[...11 lines deleted...]
-    <t>Ольга Ясакова</t>
+    <t>11.61</t>
+  </si>
+  <si>
+    <t>David Kivirian</t>
+  </si>
+  <si>
+    <t>14.94</t>
+  </si>
+  <si>
+    <t>13.48</t>
+  </si>
+  <si>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
-[...8 lines deleted...]
-    <t>Данил Василенко</t>
+    <t>Danil Vasilenko</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>16.86</t>
   </si>
   <si>
-    <t>Руслан Марков</t>
+    <t>Ruslan Markov</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...2 lines deleted...]
-    <t>22.74</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
+    <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
-    <t>Арсений Ярцев</t>
+    <t>Arseniy Yartsev</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
     <t>19.91</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...2 lines deleted...]
-    <t>24.22</t>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>23.74</t>
   </si>
   <si>
     <t>19.94</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...2 lines deleted...]
-    <t>26.92</t>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>26.56</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
-    <t>Андрей Марков</t>
+    <t>Andrey Markov</t>
   </si>
   <si>
     <t>28.75</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
-    <t>Михаил Бормосов</t>
+    <t>Mikhail Bormosov</t>
   </si>
   <si>
     <t>31.85</t>
   </si>
   <si>
     <t>25.07</t>
   </si>
   <si>
-    <t>Максим Зайцев</t>
+    <t>Maxim Zaitsev</t>
   </si>
   <si>
     <t>32.13</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
-    <t>Арсений Иванов</t>
+    <t>Arsenii Ivanov</t>
   </si>
   <si>
     <t>32.65</t>
   </si>
   <si>
     <t>22.64</t>
   </si>
   <si>
-    <t>Юлия Стрелкова</t>
+    <t>Yulia Strelkova</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>25.44</t>
   </si>
   <si>
-    <t>Даниил Гуров</t>
+    <t>Daniil Gurov</t>
   </si>
   <si>
     <t>35.20</t>
   </si>
   <si>
     <t>31.60</t>
   </si>
   <si>
-    <t>Артём Соболев</t>
+    <t>Artem Sobolev</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
-    <t>Лев Новичонок</t>
+    <t>Lev Novichonok</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>34.35</t>
   </si>
   <si>
-    <t>Даниил Савельев</t>
+    <t>Daniil Savelev</t>
   </si>
   <si>
     <t>39.14</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
   <si>
-    <t>Андрей Кабаков</t>
+    <t>Andrey Kabakov</t>
   </si>
   <si>
     <t>39.20</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
-    <t>Константин Маляренко</t>
+    <t>Konstantin Malyarenko</t>
   </si>
   <si>
     <t>39.33</t>
   </si>
   <si>
     <t>32.98</t>
   </si>
   <si>
-    <t>Алексей Волохов</t>
+    <t>Aleksei Volohov</t>
   </si>
   <si>
     <t>39.54</t>
   </si>
   <si>
     <t>38.42</t>
   </si>
   <si>
-    <t>Михаил Решетников</t>
+    <t>Mikhail Reshetnikov</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>38.08</t>
   </si>
   <si>
-    <t>Екатерина Кудырко</t>
+    <t>Ekaterina Kudyrko</t>
   </si>
   <si>
     <t>41.21</t>
   </si>
   <si>
     <t>36.84</t>
   </si>
   <si>
-    <t>Богдан Новиков</t>
+    <t>Bogdan Novikov</t>
   </si>
   <si>
     <t>41.75</t>
   </si>
   <si>
     <t>32.36</t>
   </si>
   <si>
-    <t>Никита Петровский</t>
+    <t>Stanislav Simonov</t>
+  </si>
+  <si>
+    <t>42.09</t>
+  </si>
+  <si>
+    <t>39.16</t>
+  </si>
+  <si>
+    <t>Nikita Petrovskiy</t>
   </si>
   <si>
     <t>42.93</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>Александр Гарамов</t>
+    <t>Alexander Garamov</t>
   </si>
   <si>
     <t>45.04</t>
   </si>
   <si>
     <t>40.54</t>
   </si>
   <si>
-    <t>Владимир Абрамов</t>
+    <t>Vladimir Abramov</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>38.61</t>
   </si>
   <si>
-    <t>Матвей Кузнецов</t>
+    <t>Marvej Kuznetcov</t>
   </si>
   <si>
     <t>46.82</t>
   </si>
   <si>
     <t>41.86</t>
   </si>
   <si>
-    <t>Станислав Симонов</t>
-[...8 lines deleted...]
-    <t>Анастасия Гудзь</t>
+    <t>Anastasia Gudz</t>
   </si>
   <si>
     <t>47.50</t>
   </si>
   <si>
     <t>34.49</t>
   </si>
   <si>
-    <t>Виталий Поздняков</t>
+    <t>Vitalij Pozdnyakov</t>
   </si>
   <si>
     <t>48.47</t>
   </si>
   <si>
     <t>44.39</t>
   </si>
   <si>
-    <t>Руслан Снетков</t>
+    <t>Artem Verbov</t>
+  </si>
+  <si>
+    <t>49.75</t>
+  </si>
+  <si>
+    <t>35.98</t>
+  </si>
+  <si>
+    <t>Ruslan Snetkov</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
-    <t>Артём Вербов</t>
-[...8 lines deleted...]
-    <t>Александр Наседкин</t>
+    <t>Alexander Nasedkin</t>
   </si>
   <si>
     <t>51.61</t>
   </si>
   <si>
     <t>40.23</t>
   </si>
   <si>
-    <t>Георгий Седачев</t>
+    <t>Georgii Sedachev</t>
   </si>
   <si>
     <t>55.44</t>
   </si>
   <si>
     <t>49.83</t>
   </si>
   <si>
-    <t>Дмитрий Ротькин</t>
+    <t>Dmitriy Rotkin</t>
   </si>
   <si>
     <t>56.77</t>
   </si>
   <si>
     <t>47.16</t>
   </si>
   <si>
-    <t>Степан Барабанов</t>
+    <t>Stepan Barabanov</t>
   </si>
   <si>
     <t>1:00.14</t>
   </si>
   <si>
     <t>48.82</t>
   </si>
   <si>
-    <t>Дмитрий Магазов</t>
+    <t>Dmitry Magazov</t>
   </si>
   <si>
     <t>1:01.29</t>
   </si>
   <si>
     <t>52.08</t>
   </si>
   <si>
-    <t>Таисия Соколова</t>
+    <t>Taisiya Sokolova</t>
   </si>
   <si>
     <t>1:02.77</t>
   </si>
   <si>
     <t>58.36</t>
   </si>
   <si>
-    <t>Давид Насыров</t>
+    <t>David Nasyrov</t>
   </si>
   <si>
     <t>1:03.09</t>
   </si>
   <si>
     <t>58.85</t>
   </si>
   <si>
-    <t>Мария Макаршина</t>
+    <t>Maria Makarshina</t>
   </si>
   <si>
     <t>1:06.81</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
-    <t>Вадим Сержантов</t>
+    <t>Vadim Serzhantov</t>
   </si>
   <si>
     <t>1:07.11</t>
   </si>
   <si>
     <t>1:00.74</t>
   </si>
   <si>
-    <t>Радомир Щукин</t>
+    <t>Radomir Shukin</t>
   </si>
   <si>
     <t>1:09.44</t>
   </si>
   <si>
     <t>1:00.31</t>
   </si>
   <si>
-    <t>Александр Могильников</t>
+    <t>Aleksandr Mogilnikov</t>
   </si>
   <si>
     <t>1:10.59</t>
   </si>
   <si>
     <t>1:02.94</t>
   </si>
   <si>
-    <t>Андрей Федоров</t>
+    <t>Andrey Fedorov</t>
   </si>
   <si>
     <t>1:11.57</t>
   </si>
   <si>
-    <t>1:06.43</t>
-[...2 lines deleted...]
-    <t>Максим Богданов</t>
+    <t>1:01.01</t>
+  </si>
+  <si>
+    <t>Maxim Bogdanov</t>
   </si>
   <si>
     <t>1:17.36</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
-    <t>Илья Гоголев</t>
+    <t>Ilia Gogolev</t>
   </si>
   <si>
     <t>1:17.41</t>
   </si>
   <si>
     <t>1:08.26</t>
   </si>
   <si>
-    <t>Станислав Кобкин</t>
+    <t>Stanislav Kobkin</t>
   </si>
   <si>
     <t>1:17.43</t>
   </si>
   <si>
     <t>59.83</t>
   </si>
   <si>
-    <t>Иван Колосов</t>
+    <t>Ivan Kolosov</t>
   </si>
   <si>
     <t>1:22.32</t>
   </si>
   <si>
     <t>1:14.99</t>
   </si>
   <si>
-    <t>Диана Кивирьян</t>
+    <t>Diana Kivirian</t>
   </si>
   <si>
     <t>1:30.54</t>
   </si>
   <si>
     <t>1:22.73</t>
   </si>
   <si>
-    <t>Сева Тарасов</t>
+    <t>Seva Tarasov</t>
   </si>
   <si>
     <t>1:39.33</t>
   </si>
   <si>
     <t>1:31.93</t>
   </si>
   <si>
-    <t>Сергей Погуляев</t>
+    <t>Artem Simon</t>
+  </si>
+  <si>
+    <t>1:40.34</t>
+  </si>
+  <si>
+    <t>1:21.49</t>
+  </si>
+  <si>
+    <t>Sergey Pogulyaev</t>
   </si>
   <si>
     <t>1:44.05</t>
   </si>
   <si>
     <t>1:03.87</t>
   </si>
   <si>
-    <t>Анастасия Иванова</t>
+    <t>Anastasiya Ivanova</t>
   </si>
   <si>
     <t>1:46.92</t>
   </si>
   <si>
     <t>1:34.29</t>
   </si>
   <si>
-    <t>Ирина Бровко</t>
+    <t>Irina Brovko</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:32.85</t>
   </si>
   <si>
-    <t>Даниил Волков</t>
+    <t>Daniil Volkov</t>
   </si>
   <si>
     <t>1:58.46</t>
   </si>
   <si>
     <t>1:37.45</t>
   </si>
   <si>
-    <t>Артем Симон</t>
-[...8 lines deleted...]
-    <t>Данила Дмитренок</t>
+    <t>DANILA DMITRENOK</t>
   </si>
   <si>
     <t>2:26.48</t>
   </si>
   <si>
     <t>1:34.68</t>
   </si>
   <si>
-    <t>Арина Кудряшова</t>
+    <t>Arina Kudryashova</t>
   </si>
   <si>
     <t>2:48.48</t>
   </si>
   <si>
-    <t>Александр Музыкантов</t>
-[...68 lines deleted...]
-    <t>Ярослав Бакала</t>
+    <t>Alexander Muzykantov</t>
+  </si>
+  <si>
+    <t>Alina Sultanakhmedova</t>
+  </si>
+  <si>
+    <t>Anton Bobrov</t>
+  </si>
+  <si>
+    <t>Artem Stepanov</t>
+  </si>
+  <si>
+    <t>Borisichev Vladimir</t>
+  </si>
+  <si>
+    <t>Valeria Bozhenko</t>
+  </si>
+  <si>
+    <t>Vasilii Malkov</t>
+  </si>
+  <si>
+    <t>Vladislav Zagrabchuk</t>
+  </si>
+  <si>
+    <t>Grigoriy Novitskiy</t>
+  </si>
+  <si>
+    <t>Dilan Miller</t>
+  </si>
+  <si>
+    <t>Dmitry Ignatovich</t>
+  </si>
+  <si>
+    <t>Ivan Fokin</t>
+  </si>
+  <si>
+    <t>Ilya Kolbasov</t>
+  </si>
+  <si>
+    <t>Lonin Pavel</t>
+  </si>
+  <si>
+    <t>Matvey Isupov</t>
+  </si>
+  <si>
+    <t>Michail Goncharov</t>
+  </si>
+  <si>
+    <t>Mikhail Savenko</t>
+  </si>
+  <si>
+    <t>Nikita Nosovich</t>
+  </si>
+  <si>
+    <t>Olga Chebotaryova</t>
+  </si>
+  <si>
+    <t>Osin Ivan</t>
+  </si>
+  <si>
+    <t>Rodion Nazarov</t>
+  </si>
+  <si>
+    <t>Timur Shchukin</t>
+  </si>
+  <si>
+    <t>Khlupin Maxim</t>
+  </si>
+  <si>
+    <t>Yaroslav Bakala</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1107,51 +1107,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C97" sqref="C97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>