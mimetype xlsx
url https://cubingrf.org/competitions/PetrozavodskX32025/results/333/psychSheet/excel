--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -12,779 +12,785 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>9.32</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>10.42</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
-    <t>Kirill Galovskiy</t>
+    <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>8.57</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
+    <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>8.52</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Алина Султанахмедова</t>
+  </si>
+  <si>
+    <t>12.38</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
-    <t>Stepan Kachinskiy</t>
+    <t>Степан Качинский</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
-    <t>Daniil Tarasov</t>
+    <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
     <t>12.79</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>David Kivirian</t>
+    <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Danil Vasilenko</t>
+    <t>Данил Василенко</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>16.86</t>
   </si>
   <si>
-    <t>Ruslan Markov</t>
+    <t>Руслан Марков</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
-    <t>Artyom Savyolov</t>
+    <t>Артём Савёлов</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
-    <t>Arseniy Yartsev</t>
+    <t>Арсений Ярцев</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
     <t>19.91</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
+    <t>Василий Багаев</t>
   </si>
   <si>
     <t>23.74</t>
   </si>
   <si>
     <t>19.94</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
+    <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>26.56</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
-    <t>Andrey Markov</t>
+    <t>Андрей Марков</t>
   </si>
   <si>
     <t>28.75</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
-    <t>Mikhail Bormosov</t>
+    <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>31.85</t>
   </si>
   <si>
     <t>25.07</t>
   </si>
   <si>
-    <t>Maxim Zaitsev</t>
+    <t>Максим Зайцев</t>
   </si>
   <si>
     <t>32.13</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
-    <t>Arsenii Ivanov</t>
+    <t>Арсений Иванов</t>
   </si>
   <si>
     <t>32.65</t>
   </si>
   <si>
     <t>22.64</t>
   </si>
   <si>
-    <t>Yulia Strelkova</t>
+    <t>Юлия Стрелкова</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>25.44</t>
   </si>
   <si>
-    <t>Daniil Gurov</t>
+    <t>Даниил Гуров</t>
   </si>
   <si>
     <t>35.20</t>
   </si>
   <si>
     <t>31.60</t>
   </si>
   <si>
-    <t>Artem Sobolev</t>
+    <t>Артём Соболев</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
-    <t>Lev Novichonok</t>
+    <t>Лев Новичонок</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>34.35</t>
   </si>
   <si>
-    <t>Daniil Savelev</t>
+    <t>Даниил Савельев</t>
   </si>
   <si>
     <t>39.14</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
   <si>
-    <t>Andrey Kabakov</t>
+    <t>Андрей Кабаков</t>
   </si>
   <si>
     <t>39.20</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
-    <t>Konstantin Malyarenko</t>
+    <t>Константин Маляренко</t>
   </si>
   <si>
     <t>39.33</t>
   </si>
   <si>
     <t>32.98</t>
   </si>
   <si>
-    <t>Aleksei Volohov</t>
+    <t>Алексей Волохов</t>
   </si>
   <si>
     <t>39.54</t>
   </si>
   <si>
     <t>38.42</t>
   </si>
   <si>
-    <t>Mikhail Reshetnikov</t>
+    <t>Михаил Решетников</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>38.08</t>
   </si>
   <si>
-    <t>Ekaterina Kudyrko</t>
+    <t>Екатерина Кудырко</t>
   </si>
   <si>
     <t>41.21</t>
   </si>
   <si>
     <t>36.84</t>
   </si>
   <si>
-    <t>Bogdan Novikov</t>
+    <t>Богдан Новиков</t>
   </si>
   <si>
     <t>41.75</t>
   </si>
   <si>
     <t>32.36</t>
   </si>
   <si>
-    <t>Stanislav Simonov</t>
+    <t>Станислав Симонов</t>
   </si>
   <si>
     <t>42.09</t>
   </si>
   <si>
     <t>39.16</t>
   </si>
   <si>
-    <t>Nikita Petrovskiy</t>
+    <t>Никита Петровский</t>
   </si>
   <si>
     <t>42.93</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>Alexander Garamov</t>
+    <t>Александр Гарамов</t>
   </si>
   <si>
     <t>45.04</t>
   </si>
   <si>
     <t>40.54</t>
   </si>
   <si>
-    <t>Vladimir Abramov</t>
+    <t>Владимир Абрамов</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>38.61</t>
   </si>
   <si>
-    <t>Marvej Kuznetcov</t>
+    <t>Матвей Кузнецов</t>
   </si>
   <si>
     <t>46.82</t>
   </si>
   <si>
     <t>41.86</t>
   </si>
   <si>
-    <t>Anastasia Gudz</t>
+    <t>Анастасия Гудзь</t>
   </si>
   <si>
     <t>47.50</t>
   </si>
   <si>
     <t>34.49</t>
   </si>
   <si>
-    <t>Vitalij Pozdnyakov</t>
+    <t>Виталий Поздняков</t>
   </si>
   <si>
     <t>48.47</t>
   </si>
   <si>
     <t>44.39</t>
   </si>
   <si>
-    <t>Artem Verbov</t>
+    <t>Артём Вербов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>35.98</t>
   </si>
   <si>
-    <t>Ruslan Snetkov</t>
+    <t>Руслан Снетков</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
-    <t>Alexander Nasedkin</t>
+    <t>Александр Наседкин</t>
   </si>
   <si>
     <t>51.61</t>
   </si>
   <si>
     <t>40.23</t>
   </si>
   <si>
-    <t>Georgii Sedachev</t>
+    <t>Георгий Седачев</t>
   </si>
   <si>
     <t>55.44</t>
   </si>
   <si>
     <t>49.83</t>
   </si>
   <si>
-    <t>Dmitriy Rotkin</t>
+    <t>Дмитрий Ротькин</t>
   </si>
   <si>
     <t>56.77</t>
   </si>
   <si>
     <t>47.16</t>
   </si>
   <si>
-    <t>Stepan Barabanov</t>
+    <t>Степан Барабанов</t>
   </si>
   <si>
     <t>1:00.14</t>
   </si>
   <si>
     <t>48.82</t>
   </si>
   <si>
-    <t>Dmitry Magazov</t>
+    <t>Дмитрий Магазов</t>
   </si>
   <si>
     <t>1:01.29</t>
   </si>
   <si>
     <t>52.08</t>
   </si>
   <si>
-    <t>Taisiya Sokolova</t>
+    <t>Таисия Соколова</t>
   </si>
   <si>
     <t>1:02.77</t>
   </si>
   <si>
     <t>58.36</t>
   </si>
   <si>
-    <t>David Nasyrov</t>
+    <t>Давид Насыров</t>
   </si>
   <si>
     <t>1:03.09</t>
   </si>
   <si>
     <t>58.85</t>
   </si>
   <si>
-    <t>Maria Makarshina</t>
+    <t>Мария Макаршина</t>
   </si>
   <si>
     <t>1:06.81</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
-    <t>Vadim Serzhantov</t>
+    <t>Вадим Сержантов</t>
   </si>
   <si>
     <t>1:07.11</t>
   </si>
   <si>
     <t>1:00.74</t>
   </si>
   <si>
-    <t>Radomir Shukin</t>
+    <t>Радомир Щукин</t>
   </si>
   <si>
     <t>1:09.44</t>
   </si>
   <si>
     <t>1:00.31</t>
   </si>
   <si>
-    <t>Aleksandr Mogilnikov</t>
+    <t>Александр Могильников</t>
   </si>
   <si>
     <t>1:10.59</t>
   </si>
   <si>
     <t>1:02.94</t>
   </si>
   <si>
-    <t>Andrey Fedorov</t>
+    <t>Андрей Федоров</t>
   </si>
   <si>
     <t>1:11.57</t>
   </si>
   <si>
     <t>1:01.01</t>
   </si>
   <si>
-    <t>Maxim Bogdanov</t>
+    <t>Максим Богданов</t>
   </si>
   <si>
     <t>1:17.36</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
-    <t>Ilia Gogolev</t>
+    <t>Илья Гоголев</t>
   </si>
   <si>
     <t>1:17.41</t>
   </si>
   <si>
     <t>1:08.26</t>
   </si>
   <si>
-    <t>Stanislav Kobkin</t>
+    <t>Станислав Кобкин</t>
   </si>
   <si>
     <t>1:17.43</t>
   </si>
   <si>
     <t>59.83</t>
   </si>
   <si>
-    <t>Ivan Kolosov</t>
+    <t>Иван Колосов</t>
   </si>
   <si>
     <t>1:22.32</t>
   </si>
   <si>
     <t>1:14.99</t>
   </si>
   <si>
-    <t>Diana Kivirian</t>
+    <t>Диана Кивирьян</t>
   </si>
   <si>
     <t>1:30.54</t>
   </si>
   <si>
     <t>1:22.73</t>
   </si>
   <si>
-    <t>Seva Tarasov</t>
+    <t>Сева Тарасов</t>
   </si>
   <si>
     <t>1:39.33</t>
   </si>
   <si>
     <t>1:31.93</t>
   </si>
   <si>
-    <t>Artem Simon</t>
+    <t>Артем Симон</t>
   </si>
   <si>
     <t>1:40.34</t>
   </si>
   <si>
     <t>1:21.49</t>
   </si>
   <si>
-    <t>Sergey Pogulyaev</t>
+    <t>Сергей Погуляев</t>
   </si>
   <si>
     <t>1:44.05</t>
   </si>
   <si>
     <t>1:03.87</t>
   </si>
   <si>
-    <t>Anastasiya Ivanova</t>
+    <t>Анастасия Иванова</t>
   </si>
   <si>
     <t>1:46.92</t>
   </si>
   <si>
     <t>1:34.29</t>
   </si>
   <si>
-    <t>Irina Brovko</t>
+    <t>Ирина Бровко</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:32.85</t>
   </si>
   <si>
-    <t>Daniil Volkov</t>
+    <t>Даниил Волков</t>
   </si>
   <si>
     <t>1:58.46</t>
   </si>
   <si>
     <t>1:37.45</t>
   </si>
   <si>
-    <t>DANILA DMITRENOK</t>
+    <t>Данила Дмитренок</t>
   </si>
   <si>
     <t>2:26.48</t>
   </si>
   <si>
     <t>1:34.68</t>
   </si>
   <si>
-    <t>Arina Kudryashova</t>
+    <t>Арина Кудряшова</t>
   </si>
   <si>
     <t>2:48.48</t>
   </si>
   <si>
-    <t>Alexander Muzykantov</t>
-[...68 lines deleted...]
-    <t>Yaroslav Bakala</t>
+    <t>Александр Музыкантов</t>
+  </si>
+  <si>
+    <t>Антон Бобров</t>
+  </si>
+  <si>
+    <t>Артём Степанов</t>
+  </si>
+  <si>
+    <t>Борисичев Владимир</t>
+  </si>
+  <si>
+    <t>Валерия Боженко</t>
+  </si>
+  <si>
+    <t>Василий Мальков</t>
+  </si>
+  <si>
+    <t>Владислав Заграбчук</t>
+  </si>
+  <si>
+    <t>Григорий Новицкий</t>
+  </si>
+  <si>
+    <t>Дилан Миллер</t>
+  </si>
+  <si>
+    <t>Дмитрий Игнатович</t>
+  </si>
+  <si>
+    <t>Иван Фокин</t>
+  </si>
+  <si>
+    <t>Илья Колбасов</t>
+  </si>
+  <si>
+    <t>Лонин Павел</t>
+  </si>
+  <si>
+    <t>Матвей Исупов</t>
+  </si>
+  <si>
+    <t>Михаил Гончаров</t>
+  </si>
+  <si>
+    <t>Михаил Савенко</t>
+  </si>
+  <si>
+    <t>Никита Носович</t>
+  </si>
+  <si>
+    <t>Ольга Чеботарёва</t>
+  </si>
+  <si>
+    <t>Осин Иван</t>
+  </si>
+  <si>
+    <t>Родион Назаров</t>
+  </si>
+  <si>
+    <t>Тимур Щукин</t>
+  </si>
+  <si>
+    <t>Хлупин Максим</t>
+  </si>
+  <si>
+    <t>Ярослав Бакала</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1107,51 +1113,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C97" sqref="C97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -2127,196 +2133,204 @@
       <c r="D71" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>214</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D72" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>217</v>
       </c>
-      <c r="C73" s="1"/>
+      <c r="C73" s="1" t="s">
+        <v>218</v>
+      </c>
       <c r="D73" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="74" spans="1:4">
+      <c r="A74">
+        <v>73</v>
+      </c>
       <c r="B74" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C74" s="1"/>
+      <c r="D74" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C75" s="1"/>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C76" s="1"/>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C77" s="1"/>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C78" s="1"/>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C79" s="1"/>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C80" s="1"/>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C81" s="1"/>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C82" s="1"/>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C83" s="1"/>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C84" s="1"/>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C85" s="1"/>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C86" s="1"/>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C87" s="1"/>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C88" s="1"/>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C89" s="1"/>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C90" s="1"/>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C91" s="1"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C92" s="1"/>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C93" s="1"/>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1"/>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C95" s="1"/>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C96" s="1"/>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C97" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>