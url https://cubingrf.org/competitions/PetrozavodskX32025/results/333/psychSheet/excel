--- v3 (2026-06-04)
+++ v4 (2026-07-23)
@@ -17,780 +17,780 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>9.32</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>9.91</t>
+  </si>
+  <si>
+    <t>8.44</t>
+  </si>
+  <si>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>10.42</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
-    <t>Кирилл Галовский</t>
+    <t>Kirill Galovskiy</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>8.57</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Алина Султанахмедова</t>
+    <t>Alina Sultanakhmedova</t>
   </si>
   <si>
     <t>12.38</t>
   </si>
   <si>
     <t>11.60</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
-    <t>Степан Качинский</t>
+    <t>Stepan Kachinskiy</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
-    <t>Даниил Тарасов</t>
+    <t>Daniil Tarasov</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
     <t>12.79</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Данил Василенко</t>
+    <t>Danil Vasilenko</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>16.86</t>
   </si>
   <si>
-    <t>Руслан Марков</t>
+    <t>Ruslan Markov</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
+    <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
-    <t>Арсений Ярцев</t>
+    <t>Arseniy Yartsev</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
     <t>19.91</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>23.74</t>
   </si>
   <si>
     <t>19.94</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...2 lines deleted...]
-    <t>26.56</t>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>24.07</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
-    <t>Андрей Марков</t>
+    <t>Andrey Markov</t>
   </si>
   <si>
     <t>28.75</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
-    <t>Михаил Бормосов</t>
+    <t>Dmitry Magazov</t>
+  </si>
+  <si>
+    <t>31.35</t>
+  </si>
+  <si>
+    <t>25.43</t>
+  </si>
+  <si>
+    <t>Mikhail Bormosov</t>
   </si>
   <si>
     <t>31.85</t>
   </si>
   <si>
     <t>25.07</t>
   </si>
   <si>
-    <t>Максим Зайцев</t>
+    <t>Maxim Zaitsev</t>
   </si>
   <si>
     <t>32.13</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
-    <t>Арсений Иванов</t>
+    <t>Arsenii Ivanov</t>
   </si>
   <si>
     <t>32.65</t>
   </si>
   <si>
     <t>22.64</t>
   </si>
   <si>
-    <t>Юлия Стрелкова</t>
+    <t>Yulia Strelkova</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>25.44</t>
   </si>
   <si>
-    <t>Даниил Гуров</t>
+    <t>Daniil Gurov</t>
   </si>
   <si>
     <t>35.20</t>
   </si>
   <si>
     <t>31.60</t>
   </si>
   <si>
-    <t>Артём Соболев</t>
+    <t>Artem Sobolev</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
-    <t>Лев Новичонок</t>
+    <t>Lev Novichonok</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>34.35</t>
   </si>
   <si>
-    <t>Даниил Савельев</t>
+    <t>Daniil Savelev</t>
   </si>
   <si>
     <t>39.14</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
   <si>
-    <t>Андрей Кабаков</t>
+    <t>Andrey Kabakov</t>
   </si>
   <si>
     <t>39.20</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
-    <t>Константин Маляренко</t>
+    <t>Konstantin Malyarenko</t>
   </si>
   <si>
     <t>39.33</t>
   </si>
   <si>
     <t>32.98</t>
   </si>
   <si>
-    <t>Алексей Волохов</t>
+    <t>Aleksei Volohov</t>
   </si>
   <si>
     <t>39.54</t>
   </si>
   <si>
     <t>38.42</t>
   </si>
   <si>
-    <t>Михаил Решетников</t>
+    <t>Mikhail Reshetnikov</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>38.08</t>
   </si>
   <si>
-    <t>Екатерина Кудырко</t>
+    <t>Ekaterina Kudyrko</t>
   </si>
   <si>
     <t>41.21</t>
   </si>
   <si>
     <t>36.84</t>
   </si>
   <si>
-    <t>Богдан Новиков</t>
+    <t>Bogdan Novikov</t>
   </si>
   <si>
     <t>41.75</t>
   </si>
   <si>
     <t>32.36</t>
   </si>
   <si>
-    <t>Станислав Симонов</t>
+    <t>Stanislav Simonov</t>
   </si>
   <si>
     <t>42.09</t>
   </si>
   <si>
-    <t>39.16</t>
-[...2 lines deleted...]
-    <t>Никита Петровский</t>
+    <t>36.41</t>
+  </si>
+  <si>
+    <t>Nikita Petrovskiy</t>
   </si>
   <si>
     <t>42.93</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>Александр Гарамов</t>
+    <t>Alexander Garamov</t>
   </si>
   <si>
     <t>45.04</t>
   </si>
   <si>
     <t>40.54</t>
   </si>
   <si>
-    <t>Владимир Абрамов</t>
+    <t>Vladimir Abramov</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>38.61</t>
   </si>
   <si>
-    <t>Матвей Кузнецов</t>
+    <t>Marvej Kuznetcov</t>
   </si>
   <si>
     <t>46.82</t>
   </si>
   <si>
     <t>41.86</t>
   </si>
   <si>
-    <t>Анастасия Гудзь</t>
+    <t>Anastasia Gudz</t>
   </si>
   <si>
     <t>47.50</t>
   </si>
   <si>
     <t>34.49</t>
   </si>
   <si>
-    <t>Виталий Поздняков</t>
+    <t>Vitalij Pozdnyakov</t>
   </si>
   <si>
     <t>48.47</t>
   </si>
   <si>
     <t>44.39</t>
   </si>
   <si>
-    <t>Артём Вербов</t>
+    <t>Artem Verbov</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>35.98</t>
   </si>
   <si>
-    <t>Руслан Снетков</t>
+    <t>Ruslan Snetkov</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
-    <t>Александр Наседкин</t>
+    <t>Alexander Nasedkin</t>
   </si>
   <si>
     <t>51.61</t>
   </si>
   <si>
     <t>40.23</t>
   </si>
   <si>
-    <t>Георгий Седачев</t>
+    <t>Georgii Sedachev</t>
   </si>
   <si>
     <t>55.44</t>
   </si>
   <si>
     <t>49.83</t>
   </si>
   <si>
-    <t>Дмитрий Ротькин</t>
+    <t>Dmitriy Rotkin</t>
   </si>
   <si>
     <t>56.77</t>
   </si>
   <si>
     <t>47.16</t>
   </si>
   <si>
-    <t>Степан Барабанов</t>
+    <t>Stepan Barabanov</t>
   </si>
   <si>
     <t>1:00.14</t>
   </si>
   <si>
     <t>48.82</t>
   </si>
   <si>
-    <t>Дмитрий Магазов</t>
-[...8 lines deleted...]
-    <t>Таисия Соколова</t>
+    <t>Taisiya Sokolova</t>
   </si>
   <si>
     <t>1:02.77</t>
   </si>
   <si>
     <t>58.36</t>
   </si>
   <si>
-    <t>Давид Насыров</t>
+    <t>David Nasyrov</t>
   </si>
   <si>
     <t>1:03.09</t>
   </si>
   <si>
     <t>58.85</t>
   </si>
   <si>
-    <t>Мария Макаршина</t>
+    <t>Maria Makarshina</t>
   </si>
   <si>
     <t>1:06.81</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
-    <t>Вадим Сержантов</t>
+    <t>Vadim Serzhantov</t>
   </si>
   <si>
     <t>1:07.11</t>
   </si>
   <si>
     <t>1:00.74</t>
   </si>
   <si>
-    <t>Радомир Щукин</t>
+    <t>Radomir Shukin</t>
   </si>
   <si>
     <t>1:09.44</t>
   </si>
   <si>
     <t>1:00.31</t>
   </si>
   <si>
-    <t>Александр Могильников</t>
+    <t>Aleksandr Mogilnikov</t>
   </si>
   <si>
     <t>1:10.59</t>
   </si>
   <si>
     <t>1:02.94</t>
   </si>
   <si>
-    <t>Андрей Федоров</t>
+    <t>Andrey Fedorov</t>
   </si>
   <si>
     <t>1:11.57</t>
   </si>
   <si>
     <t>1:01.01</t>
   </si>
   <si>
-    <t>Максим Богданов</t>
+    <t>Maxim Bogdanov</t>
   </si>
   <si>
     <t>1:17.36</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
-    <t>Илья Гоголев</t>
+    <t>Ilia Gogolev</t>
   </si>
   <si>
     <t>1:17.41</t>
   </si>
   <si>
     <t>1:08.26</t>
   </si>
   <si>
-    <t>Станислав Кобкин</t>
+    <t>Stanislav Kobkin</t>
   </si>
   <si>
     <t>1:17.43</t>
   </si>
   <si>
     <t>59.83</t>
   </si>
   <si>
-    <t>Иван Колосов</t>
+    <t>Ivan Kolosov</t>
   </si>
   <si>
     <t>1:22.32</t>
   </si>
   <si>
     <t>1:14.99</t>
   </si>
   <si>
-    <t>Диана Кивирьян</t>
+    <t>Diana Kivirian</t>
   </si>
   <si>
     <t>1:30.54</t>
   </si>
   <si>
     <t>1:22.73</t>
   </si>
   <si>
-    <t>Сева Тарасов</t>
+    <t>Seva Tarasov</t>
   </si>
   <si>
     <t>1:39.33</t>
   </si>
   <si>
     <t>1:31.93</t>
   </si>
   <si>
-    <t>Артем Симон</t>
+    <t>Artem Simon</t>
   </si>
   <si>
     <t>1:40.34</t>
   </si>
   <si>
     <t>1:21.49</t>
   </si>
   <si>
-    <t>Сергей Погуляев</t>
+    <t>Sergey Pogulyaev</t>
   </si>
   <si>
     <t>1:44.05</t>
   </si>
   <si>
     <t>1:03.87</t>
   </si>
   <si>
-    <t>Анастасия Иванова</t>
+    <t>Anastasiya Ivanova</t>
   </si>
   <si>
     <t>1:46.92</t>
   </si>
   <si>
     <t>1:34.29</t>
   </si>
   <si>
-    <t>Ирина Бровко</t>
+    <t>Irina Brovko</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:32.85</t>
   </si>
   <si>
-    <t>Даниил Волков</t>
+    <t>Daniil Volkov</t>
   </si>
   <si>
     <t>1:58.46</t>
   </si>
   <si>
     <t>1:37.45</t>
   </si>
   <si>
-    <t>Данила Дмитренок</t>
+    <t>DANILA DMITRENOK</t>
   </si>
   <si>
     <t>2:26.48</t>
   </si>
   <si>
     <t>1:34.68</t>
   </si>
   <si>
-    <t>Арина Кудряшова</t>
+    <t>Arina Kudryashova</t>
   </si>
   <si>
     <t>2:48.48</t>
   </si>
   <si>
-    <t>Александр Музыкантов</t>
-[...65 lines deleted...]
-    <t>Ярослав Бакала</t>
+    <t>Alexander Muzykantov</t>
+  </si>
+  <si>
+    <t>Anton Bobrov</t>
+  </si>
+  <si>
+    <t>Artem Stepanov</t>
+  </si>
+  <si>
+    <t>Borisichev Vladimir</t>
+  </si>
+  <si>
+    <t>Valeria Bozhenko</t>
+  </si>
+  <si>
+    <t>Vasilii Malkov</t>
+  </si>
+  <si>
+    <t>Vladislav Zagrabchuk</t>
+  </si>
+  <si>
+    <t>Grigoriy Novitskiy</t>
+  </si>
+  <si>
+    <t>Dilan Miller</t>
+  </si>
+  <si>
+    <t>Dmitry Ignatovich</t>
+  </si>
+  <si>
+    <t>Ivan Fokin</t>
+  </si>
+  <si>
+    <t>Ilya Kolbasov</t>
+  </si>
+  <si>
+    <t>Lonin Pavel</t>
+  </si>
+  <si>
+    <t>Matvey Isupov</t>
+  </si>
+  <si>
+    <t>Michail Goncharov</t>
+  </si>
+  <si>
+    <t>Mikhail Savenko</t>
+  </si>
+  <si>
+    <t>Nikita Nosovich</t>
+  </si>
+  <si>
+    <t>Olga Chebotaryova</t>
+  </si>
+  <si>
+    <t>Osin Ivan</t>
+  </si>
+  <si>
+    <t>Rodion Nazarov</t>
+  </si>
+  <si>
+    <t>Timur Shchukin</t>
+  </si>
+  <si>
+    <t>Khlupin Maxim</t>
+  </si>
+  <si>
+    <t>Yaroslav Bakala</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1113,51 +1113,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C97" sqref="C97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>