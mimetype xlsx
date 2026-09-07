--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,780 +17,780 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>9.32</t>
   </si>
   <si>
-    <t>7.98</t>
-[...5 lines deleted...]
-    <t>9.91</t>
+    <t>7.56</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>9.84</t>
   </si>
   <si>
     <t>8.44</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
-[...2 lines deleted...]
-    <t>10.42</t>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>10.26</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
-    <t>9.12</t>
-[...2 lines deleted...]
-    <t>Kirill Galovskiy</t>
+    <t>8.96</t>
+  </si>
+  <si>
+    <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>8.57</t>
   </si>
   <si>
-    <t>Alina Sultanakhmedova</t>
+    <t>Алина Султанахмедова</t>
   </si>
   <si>
     <t>12.38</t>
   </si>
   <si>
     <t>11.60</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>13.08</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
-    <t>Stepan Kachinskiy</t>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>13.85</t>
+  </si>
+  <si>
+    <t>11.61</t>
+  </si>
+  <si>
+    <t>Степан Качинский</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
-    <t>Daniil Tarasov</t>
+    <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
     <t>12.79</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
-[...8 lines deleted...]
-    <t>David Kivirian</t>
+    <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Danil Vasilenko</t>
+    <t>Данил Василенко</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>16.86</t>
   </si>
   <si>
-    <t>Ruslan Markov</t>
+    <t>Руслан Марков</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>21.23</t>
+  </si>
+  <si>
+    <t>19.06</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
-    <t>Artyom Savyolov</t>
-[...2 lines deleted...]
-    <t>23.46</t>
+    <t>Артём Савёлов</t>
+  </si>
+  <si>
+    <t>22.51</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
-    <t>Arseniy Yartsev</t>
+    <t>Арсений Ярцев</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
     <t>19.91</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
+    <t>Василий Багаев</t>
   </si>
   <si>
     <t>23.74</t>
   </si>
   <si>
     <t>19.94</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...8 lines deleted...]
-    <t>Andrey Markov</t>
+    <t>Андрей Марков</t>
   </si>
   <si>
     <t>28.75</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
-    <t>Dmitry Magazov</t>
+    <t>Дмитрий Магазов</t>
   </si>
   <si>
     <t>31.35</t>
   </si>
   <si>
     <t>25.43</t>
   </si>
   <si>
-    <t>Mikhail Bormosov</t>
+    <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>31.85</t>
   </si>
   <si>
     <t>25.07</t>
   </si>
   <si>
-    <t>Maxim Zaitsev</t>
+    <t>Максим Зайцев</t>
   </si>
   <si>
     <t>32.13</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
-    <t>Arsenii Ivanov</t>
+    <t>Арсений Иванов</t>
   </si>
   <si>
     <t>32.65</t>
   </si>
   <si>
     <t>22.64</t>
   </si>
   <si>
-    <t>Yulia Strelkova</t>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>34.94</t>
+  </si>
+  <si>
+    <t>29.07</t>
+  </si>
+  <si>
+    <t>Юлия Стрелкова</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>25.44</t>
   </si>
   <si>
-    <t>Daniil Gurov</t>
+    <t>Даниил Гуров</t>
   </si>
   <si>
     <t>35.20</t>
   </si>
   <si>
     <t>31.60</t>
   </si>
   <si>
-    <t>Artem Sobolev</t>
+    <t>Артём Соболев</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
-    <t>Lev Novichonok</t>
+    <t>Лев Новичонок</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>34.35</t>
   </si>
   <si>
-    <t>Daniil Savelev</t>
+    <t>Артём Вербов</t>
+  </si>
+  <si>
+    <t>38.58</t>
+  </si>
+  <si>
+    <t>30.95</t>
+  </si>
+  <si>
+    <t>Даниил Савельев</t>
   </si>
   <si>
     <t>39.14</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
   <si>
-    <t>Andrey Kabakov</t>
+    <t>Андрей Кабаков</t>
   </si>
   <si>
     <t>39.20</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
-    <t>Konstantin Malyarenko</t>
+    <t>Константин Маляренко</t>
   </si>
   <si>
     <t>39.33</t>
   </si>
   <si>
     <t>32.98</t>
   </si>
   <si>
-    <t>Aleksei Volohov</t>
+    <t>Алексей Волохов</t>
   </si>
   <si>
     <t>39.54</t>
   </si>
   <si>
     <t>38.42</t>
   </si>
   <si>
-    <t>Mikhail Reshetnikov</t>
+    <t>Михаил Решетников</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>38.08</t>
   </si>
   <si>
-    <t>Ekaterina Kudyrko</t>
+    <t>Екатерина Кудырко</t>
   </si>
   <si>
     <t>41.21</t>
   </si>
   <si>
     <t>36.84</t>
   </si>
   <si>
-    <t>Bogdan Novikov</t>
+    <t>Богдан Новиков</t>
   </si>
   <si>
     <t>41.75</t>
   </si>
   <si>
     <t>32.36</t>
   </si>
   <si>
-    <t>Stanislav Simonov</t>
-[...8 lines deleted...]
-    <t>Nikita Petrovskiy</t>
+    <t>Никита Петровский</t>
   </si>
   <si>
     <t>42.93</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>Alexander Garamov</t>
+    <t>Александр Гарамов</t>
   </si>
   <si>
     <t>45.04</t>
   </si>
   <si>
     <t>40.54</t>
   </si>
   <si>
-    <t>Vladimir Abramov</t>
+    <t>Владимир Абрамов</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>38.61</t>
   </si>
   <si>
-    <t>Marvej Kuznetcov</t>
+    <t>Матвей Кузнецов</t>
   </si>
   <si>
     <t>46.82</t>
   </si>
   <si>
     <t>41.86</t>
   </si>
   <si>
-    <t>Anastasia Gudz</t>
+    <t>Анастасия Гудзь</t>
   </si>
   <si>
     <t>47.50</t>
   </si>
   <si>
     <t>34.49</t>
   </si>
   <si>
-    <t>Vitalij Pozdnyakov</t>
+    <t>Виталий Поздняков</t>
   </si>
   <si>
     <t>48.47</t>
   </si>
   <si>
     <t>44.39</t>
   </si>
   <si>
-    <t>Artem Verbov</t>
-[...8 lines deleted...]
-    <t>Ruslan Snetkov</t>
+    <t>Руслан Снетков</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
-    <t>Alexander Nasedkin</t>
+    <t>Александр Наседкин</t>
   </si>
   <si>
     <t>51.61</t>
   </si>
   <si>
     <t>40.23</t>
   </si>
   <si>
-    <t>Georgii Sedachev</t>
+    <t>Георгий Седачев</t>
   </si>
   <si>
     <t>55.44</t>
   </si>
   <si>
     <t>49.83</t>
   </si>
   <si>
-    <t>Dmitriy Rotkin</t>
+    <t>Дмитрий Ротькин</t>
   </si>
   <si>
     <t>56.77</t>
   </si>
   <si>
     <t>47.16</t>
   </si>
   <si>
-    <t>Stepan Barabanov</t>
+    <t>Степан Барабанов</t>
   </si>
   <si>
     <t>1:00.14</t>
   </si>
   <si>
     <t>48.82</t>
   </si>
   <si>
-    <t>Taisiya Sokolova</t>
+    <t>Таисия Соколова</t>
   </si>
   <si>
     <t>1:02.77</t>
   </si>
   <si>
     <t>58.36</t>
   </si>
   <si>
-    <t>David Nasyrov</t>
+    <t>Давид Насыров</t>
   </si>
   <si>
     <t>1:03.09</t>
   </si>
   <si>
     <t>58.85</t>
   </si>
   <si>
-    <t>Maria Makarshina</t>
+    <t>Мария Макаршина</t>
   </si>
   <si>
     <t>1:06.81</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
-    <t>Vadim Serzhantov</t>
+    <t>Вадим Сержантов</t>
   </si>
   <si>
     <t>1:07.11</t>
   </si>
   <si>
     <t>1:00.74</t>
   </si>
   <si>
-    <t>Radomir Shukin</t>
+    <t>Радомир Щукин</t>
   </si>
   <si>
     <t>1:09.44</t>
   </si>
   <si>
     <t>1:00.31</t>
   </si>
   <si>
-    <t>Aleksandr Mogilnikov</t>
+    <t>Александр Могильников</t>
   </si>
   <si>
     <t>1:10.59</t>
   </si>
   <si>
     <t>1:02.94</t>
   </si>
   <si>
-    <t>Andrey Fedorov</t>
+    <t>Андрей Федоров</t>
   </si>
   <si>
     <t>1:11.57</t>
   </si>
   <si>
     <t>1:01.01</t>
   </si>
   <si>
-    <t>Maxim Bogdanov</t>
+    <t>Максим Богданов</t>
   </si>
   <si>
     <t>1:17.36</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
-    <t>Ilia Gogolev</t>
+    <t>Илья Гоголев</t>
   </si>
   <si>
     <t>1:17.41</t>
   </si>
   <si>
     <t>1:08.26</t>
   </si>
   <si>
-    <t>Stanislav Kobkin</t>
+    <t>Станислав Кобкин</t>
   </si>
   <si>
     <t>1:17.43</t>
   </si>
   <si>
     <t>59.83</t>
   </si>
   <si>
-    <t>Ivan Kolosov</t>
+    <t>Иван Колосов</t>
   </si>
   <si>
     <t>1:22.32</t>
   </si>
   <si>
     <t>1:14.99</t>
   </si>
   <si>
-    <t>Diana Kivirian</t>
+    <t>Диана Кивирьян</t>
   </si>
   <si>
     <t>1:30.54</t>
   </si>
   <si>
     <t>1:22.73</t>
   </si>
   <si>
-    <t>Seva Tarasov</t>
+    <t>Сева Тарасов</t>
   </si>
   <si>
     <t>1:39.33</t>
   </si>
   <si>
     <t>1:31.93</t>
   </si>
   <si>
-    <t>Artem Simon</t>
+    <t>Артем Симон</t>
   </si>
   <si>
     <t>1:40.34</t>
   </si>
   <si>
     <t>1:21.49</t>
   </si>
   <si>
-    <t>Sergey Pogulyaev</t>
+    <t>Сергей Погуляев</t>
   </si>
   <si>
     <t>1:44.05</t>
   </si>
   <si>
     <t>1:03.87</t>
   </si>
   <si>
-    <t>Anastasiya Ivanova</t>
+    <t>Анастасия Иванова</t>
   </si>
   <si>
     <t>1:46.92</t>
   </si>
   <si>
     <t>1:34.29</t>
   </si>
   <si>
-    <t>Irina Brovko</t>
+    <t>Ирина Бровко</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:32.85</t>
   </si>
   <si>
-    <t>Daniil Volkov</t>
+    <t>Даниил Волков</t>
   </si>
   <si>
     <t>1:58.46</t>
   </si>
   <si>
     <t>1:37.45</t>
   </si>
   <si>
-    <t>DANILA DMITRENOK</t>
+    <t>Данила Дмитренок</t>
   </si>
   <si>
     <t>2:26.48</t>
   </si>
   <si>
     <t>1:34.68</t>
   </si>
   <si>
-    <t>Arina Kudryashova</t>
+    <t>Арина Кудряшова</t>
   </si>
   <si>
     <t>2:48.48</t>
   </si>
   <si>
-    <t>Alexander Muzykantov</t>
-[...65 lines deleted...]
-    <t>Yaroslav Bakala</t>
+    <t>Александр Музыкантов</t>
+  </si>
+  <si>
+    <t>Антон Бобров</t>
+  </si>
+  <si>
+    <t>Артём Степанов</t>
+  </si>
+  <si>
+    <t>Борисичев Владимир</t>
+  </si>
+  <si>
+    <t>Валерия Боженко</t>
+  </si>
+  <si>
+    <t>Василий Мальков</t>
+  </si>
+  <si>
+    <t>Владислав Заграбчук</t>
+  </si>
+  <si>
+    <t>Григорий Новицкий</t>
+  </si>
+  <si>
+    <t>Дилан Миллер</t>
+  </si>
+  <si>
+    <t>Дмитрий Игнатович</t>
+  </si>
+  <si>
+    <t>Иван Фокин</t>
+  </si>
+  <si>
+    <t>Илья Колбасов</t>
+  </si>
+  <si>
+    <t>Лонин Павел</t>
+  </si>
+  <si>
+    <t>Матвей Исупов</t>
+  </si>
+  <si>
+    <t>Михаил Гончаров</t>
+  </si>
+  <si>
+    <t>Михаил Савенко</t>
+  </si>
+  <si>
+    <t>Никита Носович</t>
+  </si>
+  <si>
+    <t>Ольга Чеботарёва</t>
+  </si>
+  <si>
+    <t>Осин Иван</t>
+  </si>
+  <si>
+    <t>Родион Назаров</t>
+  </si>
+  <si>
+    <t>Тимур Щукин</t>
+  </si>
+  <si>
+    <t>Хлупин Максим</t>
+  </si>
+  <si>
+    <t>Ярослав Бакала</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1113,51 +1113,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C97" sqref="C97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>