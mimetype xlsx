--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -32,300 +32,309 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>2.09</t>
+    <t>1.98</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>3.11</t>
+    <t>2.87</t>
   </si>
   <si>
     <t>2.31</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>3.66</t>
+  </si>
+  <si>
+    <t>2.96</t>
+  </si>
+  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>3.74</t>
+    <t>3.67</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>6.57</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
+    <t>Артём Савёлов</t>
+  </si>
+  <si>
+    <t>7.09</t>
+  </si>
+  <si>
+    <t>6.44</t>
+  </si>
+  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.69</t>
   </si>
   <si>
+    <t>Давид Кивирьян</t>
+  </si>
+  <si>
+    <t>7.99</t>
+  </si>
+  <si>
+    <t>4.93</t>
+  </si>
+  <si>
     <t>Данил Василенко</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>6.22</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
-[...7 lines deleted...]
-  <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>7.08</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>9.92</t>
+  </si>
+  <si>
+    <t>6.56</t>
+  </si>
+  <si>
     <t>Василий Багаев</t>
   </si>
   <si>
-    <t>10.32</t>
-[...11 lines deleted...]
-    <t>6.56</t>
+    <t>9.96</t>
+  </si>
+  <si>
+    <t>7.45</t>
   </si>
   <si>
     <t>Александр Наседкин</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
     <t>Арсений Иванов</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>Лев Новичонок</t>
   </si>
   <si>
     <t>12.44</t>
   </si>
   <si>
     <t>9.72</t>
   </si>
   <si>
     <t>Андрей Марков</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...7 lines deleted...]
-  <si>
     <t>Елена Гусева</t>
   </si>
   <si>
     <t>13.86</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
     <t>9.44</t>
   </si>
   <si>
     <t>Арсений Ярцев</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Александр Гарамов</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>11.65</t>
   </si>
   <si>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>10.37</t>
+  </si>
+  <si>
     <t>Анастасия Гудзь</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>13.94</t>
   </si>
   <si>
-    <t>Станислав Симонов</t>
-[...5 lines deleted...]
-    <t>13.23</t>
+    <t>Артём Вербов</t>
+  </si>
+  <si>
+    <t>17.23</t>
+  </si>
+  <si>
+    <t>12.85</t>
   </si>
   <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>18.07</t>
   </si>
   <si>
     <t>14.72</t>
   </si>
   <si>
     <t>Радомир Щукин</t>
   </si>
   <si>
     <t>18.37</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>Артём Соболев</t>
   </si>
   <si>
     <t>18.47</t>
   </si>
@@ -347,138 +356,129 @@
   <si>
     <t>18.85</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>Георгий Седачев</t>
   </si>
   <si>
     <t>20.41</t>
   </si>
   <si>
     <t>18.63</t>
   </si>
   <si>
     <t>Максим Богданов</t>
   </si>
   <si>
     <t>20.94</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
+    <t>Андрей Федоров</t>
+  </si>
+  <si>
+    <t>20.97</t>
+  </si>
+  <si>
+    <t>12.99</t>
+  </si>
+  <si>
     <t>Богдан Новиков</t>
   </si>
   <si>
     <t>21.35</t>
   </si>
   <si>
     <t>11.79</t>
   </si>
   <si>
     <t>Матвей Кузнецов</t>
   </si>
   <si>
     <t>22.82</t>
   </si>
   <si>
     <t>20.58</t>
   </si>
   <si>
-    <t>Андрей Федоров</t>
-[...16 lines deleted...]
-  <si>
     <t>Александр Музыкантов</t>
   </si>
   <si>
     <t>24.19</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Вадим Сержантов</t>
   </si>
   <si>
     <t>25.14</t>
   </si>
   <si>
     <t>21.08</t>
   </si>
   <si>
+    <t>Артем Симон</t>
+  </si>
+  <si>
+    <t>29.93</t>
+  </si>
+  <si>
+    <t>26.96</t>
+  </si>
+  <si>
     <t>Дмитрий Магазов</t>
   </si>
   <si>
     <t>30.83</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>Сева Тарасов</t>
   </si>
   <si>
     <t>35.05</t>
   </si>
   <si>
     <t>23.84</t>
   </si>
   <si>
     <t>Давид Насыров</t>
   </si>
   <si>
     <t>35.11</t>
   </si>
   <si>
     <t>23.33</t>
-  </si>
-[...7 lines deleted...]
-    <t>27.03</t>
   </si>
   <si>
     <t>Александр Могильников</t>
   </si>
   <si>
     <t>Алина Султанахмедова</t>
   </si>
   <si>
     <t>Борисичев Владимир</t>
   </si>
   <si>
     <t>Валерия Боженко</t>
   </si>
   <si>
     <t>Виталий Поздняков</t>
   </si>
   <si>
     <t>Григорий Новицкий</t>
   </si>
   <si>
     <t>Дилан Миллер</t>
   </si>
   <si>
     <t>Иван Фокин</t>
   </si>
@@ -940,65 +940,65 @@
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>