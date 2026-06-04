--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -26,68 +26,68 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...7 lines deleted...]
-  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>2.96</t>
@@ -98,51 +98,51 @@
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>6.57</t>
+    <t>6.17</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>