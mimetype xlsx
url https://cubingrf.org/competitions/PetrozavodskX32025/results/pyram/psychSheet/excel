--- v3 (2026-06-04)
+++ v4 (2026-09-07)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>1.98</t>
+    <t>1.94</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
@@ -119,96 +119,96 @@
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>5.52</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.69</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>Данил Василенко</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>6.22</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
-    <t>7.08</t>
+    <t>7.04</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
@@ -239,84 +239,84 @@
   <si>
     <t>12.44</t>
   </si>
   <si>
     <t>9.72</t>
   </si>
   <si>
     <t>Андрей Марков</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Елена Гусева</t>
   </si>
   <si>
     <t>13.86</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>14.11</t>
+  </si>
+  <si>
+    <t>10.37</t>
+  </si>
+  <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
     <t>9.44</t>
   </si>
   <si>
     <t>Арсений Ярцев</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Александр Гарамов</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>11.65</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.37</t>
   </si>
   <si>
     <t>Анастасия Гудзь</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>13.94</t>
   </si>
   <si>
     <t>Артём Вербов</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
     <t>12.85</t>
   </si>
   <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>18.07</t>
   </si>