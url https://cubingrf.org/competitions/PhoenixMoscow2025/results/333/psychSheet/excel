--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -26,95 +26,95 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>7.07</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>7.43</t>
+  </si>
+  <si>
+    <t>6.78</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>7.81</t>
@@ -182,179 +182,179 @@
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>9.34</t>
   </si>
   <si>
     <t>8.02</t>
   </si>
   <si>
     <t>Антон Семидетко</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>8.38</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>9.84</t>
-[...2 lines deleted...]
-    <t>8.44</t>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>7.44</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>10.10</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>7.54</t>
   </si>
   <si>
     <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>10.84</t>
   </si>
   <si>
     <t>10.12</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
-[...1 lines deleted...]
-  <si>
     <t>Дмитрий Резяпкин</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
+    <t>9.40</t>
+  </si>
+  <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>11.27</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>11.37</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>9.53</t>
@@ -392,173 +392,173 @@
   <si>
     <t>13.13</t>
   </si>
   <si>
     <t>11.29</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>Никита Кирюшкин</t>
   </si>
   <si>
     <t>14.18</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
+    <t>Никита Евланов</t>
+  </si>
+  <si>
+    <t>14.24</t>
+  </si>
+  <si>
+    <t>11.92</t>
+  </si>
+  <si>
     <t>Артур Фирян</t>
   </si>
   <si>
     <t>14.27</t>
   </si>
   <si>
     <t>12.73</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
-    <t>12.54</t>
+    <t>12.12</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>14.76</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>15.61</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
-    <t>Никита Евланов</t>
-[...5 lines deleted...]
-    <t>12.01</t>
+    <t>Кирилл Пригода</t>
+  </si>
+  <si>
+    <t>15.80</t>
+  </si>
+  <si>
+    <t>13.34</t>
   </si>
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>17.03</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
     <t>Рустам Ахундов</t>
   </si>
   <si>
     <t>17.76</t>
   </si>
   <si>
     <t>14.75</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>Кирилл Пригода</t>
-[...2 lines deleted...]
-    <t>18.23</t>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>18.18</t>
   </si>
   <si>
     <t>Станислав Ермаков</t>
   </si>
   <si>
     <t>18.25</t>
   </si>
   <si>
     <t>16.64</t>
   </si>
   <si>
-    <t>Анастасия Тюльпакова</t>
-[...7 lines deleted...]
-  <si>
     <t>Пётр Юнин</t>
   </si>
   <si>
     <t>20.15</t>
   </si>
   <si>
     <t>15.31</t>
   </si>
   <si>
     <t>Яромир Тиунов</t>
   </si>
   <si>
     <t>23.02</t>
   </si>
   <si>
     <t>19.18</t>
   </si>
   <si>
     <t>Иван Бобкин</t>
   </si>
   <si>
     <t>23.16</t>
   </si>
   <si>
     <t>20.08</t>
@@ -602,69 +602,69 @@
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
     <t>24.02</t>
   </si>
   <si>
     <t>Михаил Лосев</t>
   </si>
   <si>
     <t>30.67</t>
   </si>
   <si>
     <t>24.49</t>
   </si>
   <si>
     <t>Евсевий Вахрамеев</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
-    <t>28.75</t>
+    <t>26.83</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>31.34</t>
   </si>
   <si>
     <t>22.98</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>35.58</t>
   </si>
   <si>
-    <t>31.85</t>
+    <t>26.95</t>
   </si>
   <si>
     <t>Арсений Умаров</t>
   </si>
   <si>
     <t>36.43</t>
   </si>
   <si>
     <t>27.93</t>
   </si>
   <si>
     <t>Анатолий Орешков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>22.74</t>
   </si>
   <si>
     <t>Ярослав Улюкаев</t>
   </si>
   <si>
     <t>37.99</t>
   </si>
@@ -1543,79 +1543,79 @@
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>103</v>
@@ -1865,65 +1865,65 @@
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>164</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D56" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>168</v>