--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -101,51 +101,51 @@
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
     <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>2:06.33</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>