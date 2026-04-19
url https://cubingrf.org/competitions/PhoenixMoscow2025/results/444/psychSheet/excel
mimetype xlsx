--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -29,146 +29,155 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
+    <t>26.91</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>34.93</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
     <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>31.62</t>
   </si>
   <si>
     <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>35.02</t>
   </si>
   <si>
     <t>30.50</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>33.72</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Артём Куликов</t>
+  </si>
+  <si>
+    <t>38.13</t>
+  </si>
+  <si>
+    <t>36.79</t>
+  </si>
+  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>38.91</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>39.01</t>
   </si>
   <si>
     <t>35.89</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>39.47</t>
   </si>
   <si>
     <t>36.28</t>
@@ -182,65 +191,56 @@
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>40.53</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>42.48</t>
+    <t>41.61</t>
   </si>
   <si>
     <t>33.84</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>46.43</t>
   </si>
   <si>
     <t>37.23</t>
@@ -350,147 +350,147 @@
   <si>
     <t>56.45</t>
   </si>
   <si>
     <t>50.63</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>57.70</t>
   </si>
   <si>
     <t>49.96</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
     <t>Никита Кирюшкин</t>
   </si>
   <si>
     <t>1:00.39</t>
   </si>
   <si>
     <t>53.08</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...5 lines deleted...]
-    <t>48.67</t>
+    <t>Роман Самвелян</t>
+  </si>
+  <si>
+    <t>1:01.33</t>
+  </si>
+  <si>
+    <t>48.36</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
-    <t>Роман Самвелян</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
+    <t>Тимофей Антонов</t>
+  </si>
+  <si>
+    <t>1:36.29</t>
+  </si>
+  <si>
+    <t>1:18.94</t>
+  </si>
+  <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>1:36.37</t>
   </si>
   <si>
     <t>1:19.33</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:18.94</t>
   </si>
   <si>
     <t>Рустам Ахундов</t>
   </si>
   <si>
     <t>1:44.83</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
     <t>Кирилл Пригода</t>
   </si>
   <si>
     <t>1:19.21</t>
   </si>
   <si>
     <t>Иван Бобкин</t>
   </si>
   <si>
     <t>1:29.18</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>