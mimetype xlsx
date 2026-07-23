--- v1 (2026-04-19)
+++ v2 (2026-07-23)
@@ -17,522 +17,522 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Andrey Sinitsyn</t>
+  </si>
+  <si>
+    <t>33.43</t>
+  </si>
+  <si>
+    <t>28.74</t>
+  </si>
+  <si>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
-[...8 lines deleted...]
-    <t>Дмитрий Галкин</t>
+    <t>Dmitry Galkin</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>31.62</t>
   </si>
   <si>
-    <t>Игорь Тарабрин</t>
+    <t>Igor Tarabrin</t>
   </si>
   <si>
     <t>35.02</t>
   </si>
   <si>
     <t>30.50</t>
   </si>
   <si>
-    <t>Максим Знаменщиков</t>
+    <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Oleg Kremlyov</t>
+  </si>
+  <si>
+    <t>36.24</t>
+  </si>
+  <si>
+    <t>32.72</t>
+  </si>
+  <si>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
-    <t>33.72</t>
-[...2 lines deleted...]
-    <t>Анастасия Майкова</t>
+    <t>31.53</t>
+  </si>
+  <si>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...8 lines deleted...]
-    <t>Владислав Кожин</t>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
+    <t>Artur Chechekhin</t>
+  </si>
+  <si>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
+    <t>Vladislav Kozhin</t>
   </si>
   <si>
     <t>39.01</t>
   </si>
   <si>
     <t>35.89</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
-[...17 lines deleted...]
-    <t>Карен Заргарян</t>
+    <t>Karen Zargaryan</t>
   </si>
   <si>
     <t>40.53</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>40.74</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Андрей Жуков</t>
+    <t>Roman Yarushevskiy</t>
+  </si>
+  <si>
+    <t>43.24</t>
+  </si>
+  <si>
+    <t>39.60</t>
+  </si>
+  <si>
+    <t>Timofey Tyulpakov</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>37.23</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Никита Чесноков</t>
+    <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...8 lines deleted...]
-    <t>Арсений Боровков</t>
+    <t>Oleg Demchuk</t>
+  </si>
+  <si>
+    <t>46.64</t>
+  </si>
+  <si>
+    <t>40.13</t>
+  </si>
+  <si>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Антон Семидетко</t>
+    <t>Anton Semidetko</t>
   </si>
   <si>
     <t>48.55</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...17 lines deleted...]
-    <t>Дмитрий Резяпкин</t>
+    <t>Dmitriy Rezyapkin</t>
   </si>
   <si>
     <t>49.34</t>
   </si>
   <si>
     <t>41.93</t>
   </si>
   <si>
-    <t>Мартин Николаев</t>
+    <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Марк Мирошников</t>
+    <t>Mark Miroshnikov</t>
   </si>
   <si>
     <t>53.80</t>
   </si>
   <si>
     <t>51.06</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
-    <t>Степан Мельников</t>
+    <t>Stepan Melnikov</t>
   </si>
   <si>
     <t>56.45</t>
   </si>
   <si>
     <t>50.63</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>57.70</t>
   </si>
   <si>
     <t>49.96</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Никита Кирюшкин</t>
+    <t>Nikita Kiryushkin</t>
   </si>
   <si>
     <t>1:00.39</t>
   </si>
   <si>
     <t>53.08</t>
   </si>
   <si>
-    <t>Роман Самвелян</t>
+    <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
-    <t>Никита Малышкин</t>
+    <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
-    <t>Иван Стрешинский</t>
+    <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Александр Минко</t>
+    <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
-    <t>Владимир Козлов</t>
+    <t>Vladimir Kozlov</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
-    <t>Мирон Головатый</t>
+    <t>Miron Golovatyi</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
-    <t>Тимофей Антонов</t>
+    <t>Timofey Antonov</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>1:36.37</t>
   </si>
   <si>
     <t>1:19.33</t>
   </si>
   <si>
-    <t>Рустам Ахундов</t>
+    <t>Rustam Akhundov</t>
   </si>
   <si>
     <t>1:44.83</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
-    <t>Кирилл Пригода</t>
+    <t>Kirill Prigoda</t>
   </si>
   <si>
     <t>1:19.21</t>
   </si>
   <si>
-    <t>Иван Бобкин</t>
+    <t>Ivan Bobkin</t>
   </si>
   <si>
     <t>1:29.18</t>
   </si>
   <si>
-    <t>София Хегай</t>
+    <t>Sofiia Khegai</t>
   </si>
   <si>
     <t>1:29.78</t>
   </si>
   <si>
-    <t>Даниил Долматов</t>
+    <t>Daniil Dolmatov</t>
   </si>
   <si>
     <t>1:50.40</t>
   </si>
   <si>
-    <t>Арсений Умаров</t>
-[...5 lines deleted...]
-    <t>Роман Трофимов</t>
+    <t>Arsenii Umarov</t>
+  </si>
+  <si>
+    <t>Evgeny Petrenko</t>
+  </si>
+  <si>
+    <t>Roman Trofimov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -855,51 +855,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>