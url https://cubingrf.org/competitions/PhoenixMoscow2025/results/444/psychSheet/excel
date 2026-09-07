--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,522 +17,522 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
-[...2 lines deleted...]
-    <t>29.49</t>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Dmitry Galkin</t>
+    <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>31.62</t>
   </si>
   <si>
-    <t>Igor Tarabrin</t>
+    <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>35.02</t>
   </si>
   <si>
     <t>30.50</t>
   </si>
   <si>
-    <t>Maxim Znamenshchikov</t>
+    <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Oleg Kremlyov</t>
+    <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>36.24</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>31.53</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Artur Chechekhin</t>
+    <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>38.88</t>
   </si>
   <si>
     <t>34.65</t>
   </si>
   <si>
-    <t>Vladislav Kozhin</t>
+    <t>Владислав Кожин</t>
   </si>
   <si>
     <t>39.01</t>
   </si>
   <si>
     <t>35.89</t>
   </si>
   <si>
-    <t>Karen Zargaryan</t>
+    <t>Карен Заргарян</t>
   </si>
   <si>
     <t>40.53</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
+    <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>40.74</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Roman Yarushevskiy</t>
+    <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>43.24</t>
   </si>
   <si>
     <t>39.60</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Nikita Chesnokov</t>
+    <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
-    <t>Oleg Demchuk</t>
+    <t>Олег Демчук</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Anton Semidetko</t>
+    <t>Антон Семидетко</t>
   </si>
   <si>
     <t>48.55</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
-    <t>Dmitriy Rezyapkin</t>
+    <t>Дмитрий Резяпкин</t>
   </si>
   <si>
     <t>49.34</t>
   </si>
   <si>
     <t>41.93</t>
   </si>
   <si>
-    <t>Martin Nikolayev</t>
+    <t>Мартин Николаев</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Mark Miroshnikov</t>
+    <t>Марк Мирошников</t>
   </si>
   <si>
     <t>53.80</t>
   </si>
   <si>
     <t>51.06</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
-    <t>Stepan Melnikov</t>
+    <t>Степан Мельников</t>
   </si>
   <si>
     <t>56.45</t>
   </si>
   <si>
     <t>50.63</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Aleksey Senatorov</t>
+    <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>57.70</t>
   </si>
   <si>
     <t>49.96</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Nikita Kiryushkin</t>
+    <t>Никита Кирюшкин</t>
   </si>
   <si>
     <t>1:00.39</t>
   </si>
   <si>
     <t>53.08</t>
   </si>
   <si>
-    <t>Roman Samvelyan</t>
+    <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
-    <t>Nikita Malyshkin</t>
+    <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
-    <t>Ivan Streshinskiy</t>
+    <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Aleksandr Minko</t>
+    <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
-    <t>Vladimir Kozlov</t>
+    <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
-    <t>Miron Golovatyi</t>
+    <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
-    <t>Kristina Koroleva</t>
+    <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
-    <t>Max Korchagin</t>
+    <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>1:36.37</t>
   </si>
   <si>
     <t>1:19.33</t>
   </si>
   <si>
-    <t>Rustam Akhundov</t>
+    <t>Рустам Ахундов</t>
   </si>
   <si>
     <t>1:44.83</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
-    <t>Kirill Prigoda</t>
+    <t>Кирилл Пригода</t>
   </si>
   <si>
     <t>1:19.21</t>
   </si>
   <si>
-    <t>Ivan Bobkin</t>
+    <t>Иван Бобкин</t>
   </si>
   <si>
     <t>1:29.18</t>
   </si>
   <si>
-    <t>Sofiia Khegai</t>
+    <t>София Хегай</t>
   </si>
   <si>
     <t>1:29.78</t>
   </si>
   <si>
-    <t>Daniil Dolmatov</t>
+    <t>Даниил Долматов</t>
   </si>
   <si>
     <t>1:50.40</t>
   </si>
   <si>
-    <t>Arsenii Umarov</t>
-[...5 lines deleted...]
-    <t>Roman Trofimov</t>
+    <t>Арсений Умаров</t>
+  </si>
+  <si>
+    <t>Евгений Петренко</t>
+  </si>
+  <si>
+    <t>Роман Трофимов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -855,51 +855,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>