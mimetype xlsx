--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -12,91 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
@@ -107,153 +116,153 @@
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>31.62</t>
   </si>
   <si>
     <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>35.02</t>
   </si>
   <si>
     <t>30.50</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>31.53</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>37.89</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
-[...7 lines deleted...]
-  <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>39.01</t>
   </si>
   <si>
     <t>35.89</t>
   </si>
   <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
+  </si>
+  <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>40.53</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>43.24</t>
   </si>
   <si>
     <t>39.60</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>44.35</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
@@ -323,77 +332,68 @@
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>53.80</t>
   </si>
   <si>
     <t>51.06</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
+    <t>Алексей Сенаторов</t>
+  </si>
+  <si>
+    <t>55.23</t>
+  </si>
+  <si>
+    <t>49.96</t>
+  </si>
+  <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>56.45</t>
   </si>
   <si>
     <t>50.63</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
-[...16 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Никита Кирюшкин</t>
   </si>
   <si>
     <t>1:00.39</t>
   </si>
   <si>
     <t>53.08</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
@@ -404,50 +404,59 @@
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
+    <t>Кирилл Пригода</t>
+  </si>
+  <si>
+    <t>1:08.84</t>
+  </si>
+  <si>
+    <t>1:02.53</t>
+  </si>
+  <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
@@ -456,56 +465,50 @@
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>1:36.37</t>
   </si>
   <si>
     <t>1:19.33</t>
   </si>
   <si>
     <t>Рустам Ахундов</t>
   </si>
   <si>
     <t>1:44.83</t>
   </si>
   <si>
     <t>1:39.98</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:19.21</t>
   </si>
   <si>
     <t>Иван Бобкин</t>
   </si>
   <si>
     <t>1:29.18</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>1:29.78</t>
   </si>
   <si>
     <t>Даниил Долматов</t>
   </si>
   <si>
     <t>1:50.40</t>
   </si>
   <si>
     <t>Арсений Умаров</t>
   </si>
   <si>
     <t>Евгений Петренко</t>
   </si>
@@ -1553,106 +1556,108 @@
       <c r="D48" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D49" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>148</v>
       </c>
-      <c r="C50" s="1"/>
+      <c r="C50" s="1" t="s">
+        <v>149</v>
+      </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1"/>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C56" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>