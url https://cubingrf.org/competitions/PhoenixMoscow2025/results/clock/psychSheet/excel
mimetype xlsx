--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -137,192 +137,192 @@
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>7.14</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>9.98</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>12.21</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Никита Евланов</t>
   </si>
   <si>
-    <t>12.42</t>
-[...8 lines deleted...]
-    <t>12.59</t>
+    <t>12.27</t>
+  </si>
+  <si>
+    <t>9.86</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>12.77</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Михаил Лосев</t>
   </si>
   <si>
     <t>13.18</t>
   </si>
   <si>
     <t>11.65</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>Пётр Юнин</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
     <t>9.35</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.13</t>
+    <t>17.08</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
     <t>Иван Бобкин</t>
   </si>
   <si>
     <t>20.81</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>24.33</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>26.88</t>
   </si>
   <si>
     <t>19.66</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>27.97</t>
   </si>
   <si>
-    <t>25.39</t>
+    <t>18.73</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>31.78</t>
   </si>
   <si>
     <t>21.82</t>
   </si>
   <si>
     <t>Варвара Семенихина</t>
   </si>
   <si>
     <t>45.49</t>
   </si>
   <si>
     <t>40.84</t>
   </si>
   <si>
     <t>Таисия Семенихина</t>
   </si>
   <si>
     <t>39.07</t>
   </si>
@@ -1162,163 +1162,163 @@
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>93</v>