--- v3 (2026-07-23)
+++ v4 (2026-10-22)
@@ -29,51 +29,51 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Artem Kulikov</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
     <t>Vladislav Kozhin</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
@@ -125,104 +125,113 @@
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
     <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...7 lines deleted...]
-  <si>
     <t>Nikita Yevlanov</t>
   </si>
   <si>
     <t>5.84</t>
   </si>
   <si>
-    <t>4.50</t>
+    <t>3.41</t>
   </si>
   <si>
     <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>6.27</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
     <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
     <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>3.63</t>
@@ -233,150 +242,141 @@
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>7.02</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>4.09</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
-[...7 lines deleted...]
-  <si>
     <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Timofey Antonov</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
+    <t>Timofey Tyulpakov</t>
+  </si>
+  <si>
+    <t>7.33</t>
+  </si>
+  <si>
+    <t>3.32</t>
+  </si>
+  <si>
     <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
-[...5 lines deleted...]
-    <t>3.32</t>
+    <t>Aleksandr Kropotov</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
+    <t>4.78</t>
   </si>
   <si>
     <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>7.73</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
-[...7 lines deleted...]
-  <si>
     <t>Vladimir Kozlov</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>Pëtr Yunin</t>
   </si>
   <si>
     <t>8.73</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.49</t>
   </si>
   <si>
     <t>Max Korchagin</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>Mark Miroshnikov</t>
   </si>
   <si>
-    <t>10.68</t>
+    <t>10.25</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>Roman Trofimov</t>
   </si>
   <si>
     <t>12.13</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>Rustam Akhundov</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Nikita Kiryushkin</t>
   </si>
@@ -434,75 +434,75 @@
   <si>
     <t>Ivan Bobkin</t>
   </si>
   <si>
     <t>14.71</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>Ivan Shinkin</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>7.00</t>
   </si>
   <si>
     <t>Yaroslav Ulyukayev</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
+    <t>Anastasia Tyulpakova</t>
+  </si>
+  <si>
+    <t>17.05</t>
+  </si>
+  <si>
+    <t>11.10</t>
+  </si>
+  <si>
     <t>Natalʹya Zhukova</t>
   </si>
   <si>
     <t>17.63</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>Mikhail Losev</t>
   </si>
   <si>
     <t>17.84</t>
   </si>
   <si>
     <t>17.41</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.67</t>
   </si>
   <si>
     <t>Arsenii Umarov</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>9.61</t>
   </si>
   <si>
     <t>Karen Zargaryan</t>
   </si>
   <si>
     <t>23.84</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>24.13</t>
   </si>
@@ -1332,51 +1332,51 @@
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>