--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -56,51 +56,51 @@
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>Artem Kulikov</t>
   </si>
   <si>
     <t>12.55</t>
   </si>
   <si>
     <t>9.81</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
-    <t>13.74</t>
+    <t>13.52</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>12.41</t>
   </si>
   <si>
     <t>Andrey Sinitsyn</t>
   </si>
@@ -113,78 +113,78 @@
   <si>
     <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>18.26</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Oleg Kremlyov</t>
   </si>
   <si>
     <t>21.10</t>
   </si>
   <si>
-    <t>17.22</t>
+    <t>16.86</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>21.79</t>
+  </si>
+  <si>
+    <t>16.62</t>
+  </si>
+  <si>
     <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>22.04</t>
   </si>
   <si>
     <t>20.04</t>
-  </si>
-[...7 lines deleted...]
-    <t>16.62</t>
   </si>
   <si>
     <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>24.02</t>
   </si>
   <si>
     <t>19.25</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>25.44</t>
   </si>