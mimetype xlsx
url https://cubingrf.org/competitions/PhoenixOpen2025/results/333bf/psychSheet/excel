--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -152,102 +152,102 @@
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2:21.07</t>
+  </si>
+  <si>
+    <t>1:46.51</t>
+  </si>
+  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>2:06.33</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>2:28.24</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:38.92</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>2:57.49</t>
+    <t>2:51.63</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>4:56.11</t>
   </si>
   <si>
     <t>3:25.99</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>3:28.00</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>3:31.93</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
@@ -881,76 +881,76 @@
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:4">