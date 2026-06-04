--- v2 (2026-03-03)
+++ v3 (2026-06-04)
@@ -56,60 +56,60 @@
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>14/15 55:05</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>13/13 56:11</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>15/17 59:21</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>15/19 58:42</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>5/5 33:42</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5/5 41:23</t>
-  </si>
-[...4 lines deleted...]
-    <t>4/4 32:56</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6/8 55:51</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3/3 14:29</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3/3 25:07</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>2/2 6:02</t>
   </si>