--- v3 (2026-06-04)
+++ v4 (2026-10-23)
@@ -95,51 +95,51 @@
   <si>
     <t>6/8 55:51</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3/3 14:29</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3/3 25:07</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>2/2 6:02</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>3/5 23:24</t>
+    <t>2/2 6:31</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>Евгений Скачков</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
 </sst>
 </file>
 