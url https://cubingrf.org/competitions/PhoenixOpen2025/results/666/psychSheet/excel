--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>1:34.58</t>
   </si>
   <si>
     <t>1:28.65</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>1:53.71</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>2:36.43</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>2:37.31</t>
   </si>
   <si>
     <t>2:34.48</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>2:40.48</t>
   </si>
   <si>
     <t>2:32.71</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>2:40.70</t>
   </si>
   <si>
     <t>2:33.58</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
@@ -347,51 +347,51 @@
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>6:03.65</t>
   </si>
   <si>
     <t>5:41.86</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>6:40.15</t>
   </si>
   <si>
     <t>6:03.45</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>6:59.07</t>
   </si>
   <si>
-    <t>6:15.24</t>
+    <t>4:18.86</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>7:32.20</t>
   </si>
   <si>
     <t>5:41.34</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>