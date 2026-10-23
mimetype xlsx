--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -101,54 +101,54 @@
   <si>
     <t>2:36.64</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>2:58.76</t>
-[...2 lines deleted...]
-    <t>2:54.04</t>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
@@ -314,66 +314,66 @@
   <si>
     <t>6:17.63</t>
   </si>
   <si>
     <t>6:10.78</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>6:22.73</t>
   </si>
   <si>
     <t>6:03.88</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>7:47.39</t>
+  </si>
+  <si>
+    <t>6:33.14</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>7:59.20</t>
   </si>
   <si>
     <t>7:19.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>7:23.66</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>