--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -12,161 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>2:19.85</t>
+  </si>
+  <si>
+    <t>2:12.63</t>
+  </si>
+  <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>2:24.09</t>
   </si>
   <si>
     <t>2:20.24</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2:46.53</t>
+    <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>2:46.60</t>
+  </si>
+  <si>
+    <t>2:34.91</t>
+  </si>
+  <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
+    <t>Екатерина Канева</t>
+  </si>
+  <si>
+    <t>2:56.39</t>
+  </si>
+  <si>
+    <t>2:56.17</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>3:25.98</t>
+    <t>3:25.91</t>
   </si>
   <si>
     <t>3:11.98</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>3:38.56</t>
-[...2 lines deleted...]
-    <t>3:26.92</t>
+    <t>3:28.11</t>
+  </si>
+  <si>
+    <t>3:22.47</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:32.18</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>3:49.79</t>
   </si>
   <si>
     <t>3:36.09</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3:57.79</t>
   </si>
@@ -239,132 +239,147 @@
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>
   <si>
     <t>4:21.94</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
-    <t>5:10.97</t>
+    <t>4:26.27</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>5:40.33</t>
   </si>
   <si>
     <t>5:16.17</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:50.38</t>
   </si>
   <si>
     <t>5:35.89</t>
   </si>
   <si>
+    <t>Михаил Говголенко</t>
+  </si>
+  <si>
+    <t>5:51.15</t>
+  </si>
+  <si>
+    <t>5:43.99</t>
+  </si>
+  <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>6:10.16</t>
   </si>
   <si>
     <t>5:54.94</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>6:17.63</t>
   </si>
   <si>
     <t>6:10.78</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>6:22.73</t>
+  </si>
+  <si>
+    <t>6:03.88</t>
+  </si>
+  <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...5 lines deleted...]
-    <t>6:15.81</t>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>8:22.41</t>
+  </si>
+  <si>
+    <t>7:23.66</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9:04.52</t>
+    <t>8:28.29</t>
+  </si>
+  <si>
+    <t>7:51.27</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
-  </si>
-[...4 lines deleted...]
-    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1150,82 +1165,100 @@
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1"/>
+      <c r="C33" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C34" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
+      <c r="A35">
+        <v>34</v>
+      </c>
       <c r="B35" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D35" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
+      <c r="A36">
+        <v>35</v>
+      </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1"/>
+      <c r="D36" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>