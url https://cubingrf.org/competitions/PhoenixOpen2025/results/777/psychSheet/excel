--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -110,207 +110,207 @@
   <si>
     <t>2:45.19</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>3:25.91</t>
-[...2 lines deleted...]
-    <t>3:11.98</t>
+    <t>3:01.41</t>
+  </si>
+  <si>
+    <t>2:54.04</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
-    <t>3:32.18</t>
+    <t>3:26.88</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>3:49.79</t>
   </si>
   <si>
     <t>3:36.09</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3:57.79</t>
   </si>
   <si>
     <t>3:43.64</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
+  </si>
+  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>4:05.82</t>
   </si>
   <si>
     <t>3:50.17</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>4:08.20</t>
   </si>
   <si>
     <t>3:56.00</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>4:13.15</t>
   </si>
   <si>
     <t>3:50.45</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>4:34.14</t>
   </si>
   <si>
     <t>4:20.51</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4:36.24</t>
   </si>
   <si>
     <t>3:26.49</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>
   <si>
     <t>4:21.94</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>5:11.55</t>
+  </si>
+  <si>
+    <t>4:53.83</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>5:40.33</t>
   </si>
   <si>
     <t>5:16.17</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
-  </si>
-[...7 lines deleted...]
-    <t>5:35.89</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5:51.15</t>
   </si>
   <si>
     <t>5:43.99</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>6:10.16</t>
   </si>
   <si>
     <t>5:54.94</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>6:17.63</t>
   </si>