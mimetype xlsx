--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -29,137 +29,137 @@
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>2:19.85</t>
+    <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>2:24.09</t>
   </si>
   <si>
     <t>2:20.24</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>2:45.00</t>
+  </si>
+  <si>
+    <t>2:34.91</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...5 lines deleted...]
-    <t>2:34.91</t>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...8 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2:58.76</t>
+  </si>
+  <si>
+    <t>2:54.04</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:26.88</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>3:49.79</t>
   </si>
   <si>
     <t>3:36.09</t>
@@ -206,75 +206,75 @@
   <si>
     <t>4:13.15</t>
   </si>
   <si>
     <t>3:50.45</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>4:34.14</t>
   </si>
   <si>
     <t>4:20.51</t>
   </si>
   <si>
+    <t>Андрей Жуков</t>
+  </si>
+  <si>
+    <t>4:35.23</t>
+  </si>
+  <si>
+    <t>4:20.64</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4:36.24</t>
   </si>
   <si>
     <t>3:26.49</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
-    <t>4:53.83</t>
+    <t>4:49.67</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>5:40.33</t>
   </si>
@@ -314,66 +314,66 @@
   <si>
     <t>6:17.63</t>
   </si>
   <si>
     <t>6:10.78</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>6:22.73</t>
   </si>
   <si>
     <t>6:03.88</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>7:59.20</t>
+  </si>
+  <si>
+    <t>7:19.76</t>
+  </si>
+  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8:22.41</t>
   </si>
   <si>
     <t>7:23.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>7:51.27</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>