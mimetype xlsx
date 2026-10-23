--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -12,127 +12,127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1.46</t>
   </si>
   <si>
     <t>0.88</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1.67</t>
   </si>
   <si>
     <t>0.99</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1.71</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>1.72</t>
+  </si>
+  <si>
+    <t>1.45</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>2.37</t>
   </si>
   <si>
     <t>1.27</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
     <t>1.57</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.94</t>
@@ -140,51 +140,51 @@
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>1.32</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>1.49</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>2.99</t>
   </si>
   <si>
-    <t>1.58</t>
+    <t>1.39</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>3.03</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1.93</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
@@ -224,50 +224,59 @@
   <si>
     <t>3.31</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>3.54</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
+    <t>Никита Евланов</t>
+  </si>
+  <si>
+    <t>3.62</t>
+  </si>
+  <si>
+    <t>3.06</t>
+  </si>
+  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>Михаил Дмитриев</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
@@ -305,51 +314,51 @@
   <si>
     <t>2.62</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>3.96</t>
   </si>
   <si>
     <t>2.14</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
-    <t>3.15</t>
+    <t>3.10</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>4.09</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
@@ -365,59 +374,50 @@
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>4.56</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Никита Евланов</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>4.68</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>Алексей Русанов</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>3.52</t>
@@ -434,294 +434,291 @@
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>5.17</t>
   </si>
   <si>
     <t>1.88</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>5.24</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>5.30</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>5.33</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
+    <t>Богдан Кашин</t>
+  </si>
+  <si>
+    <t>5.57</t>
+  </si>
+  <si>
+    <t>3.43</t>
+  </si>
+  <si>
+    <t>Андрей Сухинин</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>4.55</t>
+  </si>
+  <si>
+    <t>Иван Мнацаканов</t>
+  </si>
+  <si>
+    <t>5.82</t>
+  </si>
+  <si>
+    <t>3.16</t>
+  </si>
+  <si>
+    <t>Александр Коротков</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
+    <t>4.58</t>
+  </si>
+  <si>
+    <t>Алексей Бережнов</t>
+  </si>
+  <si>
+    <t>6.45</t>
+  </si>
+  <si>
+    <t>5.09</t>
+  </si>
+  <si>
+    <t>Фёдор Романов</t>
+  </si>
+  <si>
+    <t>6.47</t>
+  </si>
+  <si>
+    <t>5.58</t>
+  </si>
+  <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>6.51</t>
+  </si>
+  <si>
+    <t>4.98</t>
+  </si>
+  <si>
+    <t>Пётр Шипицин</t>
+  </si>
+  <si>
+    <t>6.80</t>
+  </si>
+  <si>
+    <t>Матвей Сидоров</t>
+  </si>
+  <si>
+    <t>6.94</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
-    <t>2.88</t>
-[...74 lines deleted...]
-    <t>6.94</t>
+    <t>Роман Комиссаров</t>
+  </si>
+  <si>
+    <t>7.03</t>
+  </si>
+  <si>
+    <t>4.73</t>
   </si>
   <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>7.33</t>
   </si>
   <si>
-    <t>5.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Михаил Убейко</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>Михаил Ус</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>Артём Горохов</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
-    <t>5.60</t>
-[...8 lines deleted...]
-    <t>4.73</t>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>8.60</t>
+  </si>
+  <si>
+    <t>6.10</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
-    <t>Анастасия Тюльпакова</t>
-[...7 lines deleted...]
-  <si>
     <t>Ярослав Улюкаев</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>9.19</t>
   </si>
   <si>
     <t>Ева Сафонова</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
+    <t>Татьяна Григоровская</t>
+  </si>
+  <si>
+    <t>10.62</t>
+  </si>
+  <si>
+    <t>8.32</t>
+  </si>
+  <si>
     <t>Таисия Семенихина</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>7.87</t>
   </si>
   <si>
     <t>Ярослав Носков</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
     <t>7.82</t>
   </si>
   <si>
     <t>Максим Сенников</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>Максим Кандалин</t>
   </si>
   <si>
     <t>13.00</t>
   </si>
   <si>
     <t>10.92</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.91</t>
   </si>
   <si>
     <t>Александр Майков</t>
   </si>
   <si>
     <t>14.92</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>Анастасия Мажуга</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
     <t>11.88</t>
   </si>
   <si>
     <t>Ярослав Галков</t>
   </si>
   <si>
     <t>17.51</t>
   </si>
@@ -1413,51 +1410,51 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>54</v>
@@ -1578,222 +1575,222 @@
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D38" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D42" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>121</v>
@@ -2015,494 +2012,494 @@
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D63" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D64" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D65" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
+        <v>188</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="D67" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="D68" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
+        <v>194</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="D69" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>197</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
+        <v>200</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="D71" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
+        <v>203</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="D72" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>206</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>209</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
+        <v>212</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>215</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>218</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>221</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>224</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>227</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>230</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>233</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>239</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>242</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>245</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>248</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>251</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>254</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>257</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C91" s="1"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C92" s="1"/>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C93" s="1"/>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C94" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>