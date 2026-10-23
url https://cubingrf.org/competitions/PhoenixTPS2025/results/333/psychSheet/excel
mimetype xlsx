--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -50,95 +50,95 @@
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>7.07</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>7.43</t>
+  </si>
+  <si>
+    <t>6.78</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>7.81</t>
@@ -155,188 +155,188 @@
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>8.73</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
-    <t>8.44</t>
+    <t>6.45</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
-    <t>9.16</t>
+    <t>9.14</t>
+  </si>
+  <si>
+    <t>7.52</t>
   </si>
   <si>
     <t>Антон Семидетко</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>8.38</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...4 lines deleted...]
-  <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>10.10</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>Седа Сукясова</t>
+  </si>
+  <si>
+    <t>10.23</t>
+  </si>
+  <si>
+    <t>8.66</t>
+  </si>
+  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
-    <t>Седа Сукясова</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>10.65</t>
   </si>
   <si>
     <t>8.65</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
-    <t>10.93</t>
-[...4 lines deleted...]
-  <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>11.07</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
+    <t>Андрей Жуков</t>
+  </si>
+  <si>
+    <t>11.11</t>
+  </si>
+  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
-    <t>11.11</t>
-[...1 lines deleted...]
-  <si>
     <t>9.23</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
-[...4 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
+    <t>9.40</t>
+  </si>
+  <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>11.27</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>11.37</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
     <t>7.75</t>
@@ -416,366 +416,366 @@
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>13.14</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
+    <t>11.45</t>
+  </si>
+  <si>
+    <t>Любовь Криничная</t>
+  </si>
+  <si>
+    <t>13.93</t>
+  </si>
+  <si>
+    <t>12.76</t>
+  </si>
+  <si>
+    <t>Никита Евланов</t>
+  </si>
+  <si>
+    <t>14.24</t>
+  </si>
+  <si>
+    <t>11.92</t>
+  </si>
+  <si>
+    <t>Никита Чесноков</t>
+  </si>
+  <si>
+    <t>14.47</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>Юрий Гринчий</t>
+  </si>
+  <si>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>12.54</t>
+  </si>
+  <si>
+    <t>Роман Комиссаров</t>
+  </si>
+  <si>
+    <t>15.03</t>
+  </si>
+  <si>
+    <t>11.04</t>
+  </si>
+  <si>
+    <t>Александр Катюков</t>
+  </si>
+  <si>
+    <t>15.16</t>
+  </si>
+  <si>
+    <t>12.84</t>
+  </si>
+  <si>
+    <t>Тимофей Антонов</t>
+  </si>
+  <si>
+    <t>15.37</t>
+  </si>
+  <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Любовь Криничная</t>
-[...37 lines deleted...]
-  <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>15.61</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
     <t>Алексей Русанов</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>13.12</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>15.97</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>Андрей Сухинин</t>
   </si>
   <si>
     <t>13.71</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>16.01</t>
   </si>
   <si>
     <t>13.44</t>
   </si>
   <si>
-    <t>Никита Евланов</t>
-[...7 lines deleted...]
-  <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>16.76</t>
   </si>
   <si>
-    <t>Роман Комиссаров</t>
-[...5 lines deleted...]
-    <t>12.50</t>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>18.18</t>
+  </si>
+  <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>18.44</t>
+  </si>
+  <si>
+    <t>14.64</t>
   </si>
   <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>14.86</t>
   </si>
   <si>
     <t>Никита Калинин</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>18.73</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>Фёдор Романов</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>15.15</t>
   </si>
   <si>
     <t>Иван Мнацаканов</t>
   </si>
   <si>
     <t>18.92</t>
   </si>
   <si>
     <t>16.98</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
-[...16 lines deleted...]
-  <si>
     <t>Матвей Сидоров</t>
   </si>
   <si>
     <t>20.02</t>
   </si>
   <si>
     <t>18.41</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>20.50</t>
   </si>
   <si>
     <t>15.99</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>21.31</t>
   </si>
   <si>
-    <t>19.43</t>
+    <t>16.69</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
     <t>Михаил Ус</t>
   </si>
   <si>
     <t>21.58</t>
   </si>
   <si>
     <t>19.82</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>22.76</t>
   </si>
   <si>
     <t>19.75</t>
   </si>
   <si>
+    <t>Артём Горохов</t>
+  </si>
+  <si>
+    <t>24.26</t>
+  </si>
+  <si>
     <t>Максим Сенников</t>
   </si>
   <si>
     <t>26.13</t>
   </si>
   <si>
     <t>23.22</t>
   </si>
   <si>
-    <t>Артём Горохов</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
     <t>24.02</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>Ева Сафонова</t>
   </si>
   <si>
     <t>30.85</t>
   </si>
   <si>
     <t>25.60</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>35.58</t>
   </si>
   <si>
-    <t>31.85</t>
+    <t>26.95</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>36.09</t>
   </si>
   <si>
     <t>35.45</t>
   </si>
   <si>
     <t>Михаил Жерновков</t>
   </si>
   <si>
     <t>36.57</t>
   </si>
   <si>
     <t>28.47</t>
   </si>
   <si>
     <t>Ярослав Носков</t>
   </si>
   <si>
     <t>36.88</t>
   </si>
   <si>
     <t>30.90</t>
   </si>
   <si>
     <t>Татьяна Григоровская</t>
   </si>
   <si>
-    <t>37.98</t>
-[...2 lines deleted...]
-    <t>31.22</t>
+    <t>37.55</t>
+  </si>
+  <si>
+    <t>30.68</t>
   </si>
   <si>
     <t>Ярослав Улюкаев</t>
   </si>
   <si>
     <t>37.99</t>
   </si>
   <si>
     <t>30.31</t>
   </si>
   <si>
     <t>Ярослав Галков</t>
   </si>
   <si>
     <t>43.49</t>
   </si>
   <si>
     <t>36.17</t>
   </si>
   <si>
     <t>Сергей Сафонов</t>
   </si>
   <si>
     <t>43.81</t>
   </si>
@@ -1542,275 +1542,275 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D34" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>97</v>
@@ -2004,401 +2004,401 @@
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>141</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>147</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D68" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D71" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D75" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>213</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D76" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>216</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>217</v>