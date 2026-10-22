--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -26,456 +26,456 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Oleg Kremlyov</t>
   </si>
   <si>
-    <t>12.25</t>
+    <t>11.99</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...7 lines deleted...]
-  <si>
     <t>Ivan Polkanov</t>
   </si>
   <si>
     <t>12.66</t>
   </si>
   <si>
     <t>9.91</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Artem Kulikov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
+    <t>Philipp Radinskiy</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
     <t>Yuri Ryakin</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
-    <t>11.99</t>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
-[...7 lines deleted...]
-  <si>
     <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
     <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
     <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>17.31</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
-[...7 lines deleted...]
-  <si>
     <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
-    <t>16.60</t>
+    <t>14.56</t>
   </si>
   <si>
     <t>Roman Shilov</t>
   </si>
   <si>
     <t>18.97</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Stepan Melnikov</t>
   </si>
   <si>
     <t>19.37</t>
   </si>
   <si>
     <t>16.82</t>
   </si>
   <si>
     <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>19.97</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
     <t>Andrey Kohhelev</t>
   </si>
   <si>
-    <t>20.25</t>
-[...2 lines deleted...]
-    <t>16.77</t>
+    <t>20.17</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
   <si>
     <t>Aleksandr Korotkov</t>
   </si>
   <si>
     <t>20.56</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
     <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>20.62</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Seda Sukyasova</t>
   </si>
   <si>
     <t>26.53</t>
   </si>
   <si>
     <t>19.92</t>
   </si>
   <si>
     <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>27.84</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
+    <t>Nikita Yevlanov</t>
+  </si>
+  <si>
+    <t>28.16</t>
+  </si>
+  <si>
+    <t>24.48</t>
+  </si>
+  <si>
     <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
     <t>Anton Berezhnov</t>
   </si>
   <si>
     <t>28.64</t>
   </si>
   <si>
     <t>23.62</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
+    <t>23.80</t>
+  </si>
+  <si>
     <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>31.22</t>
   </si>
   <si>
     <t>23.08</t>
   </si>
   <si>
     <t>Yuriy Grinchiy</t>
   </si>
   <si>
     <t>31.95</t>
   </si>
   <si>
     <t>24.85</t>
   </si>
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Anton Semidetko</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>26.72</t>
   </si>
   <si>
     <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
     <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>33.21</t>
   </si>
   <si>
     <t>28.20</t>
   </si>
   <si>
     <t>Fyodor Romanov</t>
   </si>
   <si>
     <t>33.65</t>
   </si>
   <si>
     <t>26.67</t>
   </si>
   <si>
     <t>Kseniya Zyryanova</t>
   </si>
   <si>
     <t>34.40</t>
   </si>
   <si>
     <t>26.94</t>
   </si>
   <si>
-    <t>Nikita Yevlanov</t>
-[...7 lines deleted...]
-  <si>
     <t>Mikhail Dmitriev</t>
   </si>
   <si>
     <t>35.75</t>
   </si>
   <si>
     <t>29.73</t>
   </si>
   <si>
     <t>Bogdan Kashin</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
     <t>Timofey Antonov</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
     <t>28.37</t>
   </si>
   <si>
     <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>30.46</t>
+    <t>29.60</t>
   </si>
   <si>
     <t>Roman Komissarov</t>
   </si>
   <si>
     <t>40.12</t>
   </si>
   <si>
     <t>29.14</t>
   </si>
   <si>
     <t>Arseniy Borodinskiy</t>
   </si>
   <si>
     <t>41.32</t>
   </si>
   <si>
     <t>35.36</t>
   </si>
   <si>
     <t>Artemiy Kliger</t>
   </si>
   <si>
     <t>47.54</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>52.32</t>
   </si>
   <si>
     <t>38.72</t>
   </si>
   <si>
     <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>51.10</t>
   </si>
   <si>
     <t>Anastasiya Vergunova</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>Anastasia Tyulpakova</t>
   </si>
   <si>
-    <t>1:06.99</t>
+    <t>1:05.55</t>
   </si>
   <si>
     <t>Alexey Rusanov</t>
   </si>
   <si>
     <t>Taisiya Semenikhina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1054,331 +1054,331 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>