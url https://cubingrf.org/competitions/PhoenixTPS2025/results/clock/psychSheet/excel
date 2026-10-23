--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -95,131 +95,140 @@
   <si>
     <t>6.20</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>9.92</t>
+  </si>
+  <si>
+    <t>7.89</t>
+  </si>
+  <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>9.98</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>10.03</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
     <t>8.55</t>
@@ -230,315 +239,306 @@
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>Фёдор Романов</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...7 lines deleted...]
-  <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
+  </si>
+  <si>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>9.04</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>10.37</t>
   </si>
   <si>
     <t>Никита Евланов</t>
   </si>
   <si>
-    <t>12.42</t>
-[...8 lines deleted...]
-    <t>12.59</t>
+    <t>12.27</t>
+  </si>
+  <si>
+    <t>9.86</t>
   </si>
   <si>
     <t>Михаил Дмитриев</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>13.04</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
-    <t>12.27</t>
-[...1 lines deleted...]
-  <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>11.02</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>13.84</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
+    <t>Роман Комиссаров</t>
+  </si>
+  <si>
+    <t>14.04</t>
+  </si>
+  <si>
+    <t>12.29</t>
+  </si>
+  <si>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>14.33</t>
+  </si>
+  <si>
+    <t>11.94</t>
+  </si>
+  <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
-[...5 lines deleted...]
-    <t>12.98</t>
+    <t>Артём Горохов</t>
+  </si>
+  <si>
+    <t>15.55</t>
+  </si>
+  <si>
+    <t>12.94</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>14.07</t>
   </si>
   <si>
-    <t>Артём Горохов</t>
-[...7 lines deleted...]
-  <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>12.24</t>
   </si>
   <si>
     <t>Седа Сукясова</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.13</t>
+    <t>17.08</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
-    <t>Роман Комиссаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Ева Сафонова</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>20.76</t>
   </si>
   <si>
     <t>17.46</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>21.43</t>
   </si>
   <si>
     <t>18.85</t>
   </si>
   <si>
     <t>Ярослав Носков</t>
   </si>
   <si>
     <t>23.05</t>
   </si>
   <si>
     <t>20.60</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
-    <t>25.99</t>
-[...2 lines deleted...]
-    <t>19.34</t>
+    <t>23.27</t>
+  </si>
+  <si>
+    <t>15.72</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>26.55</t>
+    <t>24.76</t>
   </si>
   <si>
     <t>20.72</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>27.97</t>
   </si>
   <si>
-    <t>25.39</t>
+    <t>18.73</t>
   </si>
   <si>
     <t>Максим Бережнов</t>
   </si>
   <si>
     <t>35.17</t>
   </si>
   <si>
     <t>29.60</t>
   </si>
   <si>
     <t>Варвара Семенихина</t>
   </si>
   <si>
     <t>45.49</t>
   </si>
   <si>
     <t>40.84</t>
   </si>
   <si>
     <t>Татьяна Григоровская</t>
   </si>
   <si>
     <t>34.58</t>
   </si>
@@ -1269,191 +1269,191 @@
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>108</v>