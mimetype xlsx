--- v0 (2026-07-29)
+++ v1 (2026-11-02)
@@ -125,66 +125,66 @@
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>5.76</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
     <t>Дмитрий Бахтурин</t>
   </si>
   <si>
     <t>5.81</t>
   </si>
   <si>
     <t>4.12</t>
   </si>
   <si>
+    <t>Артём Островидов</t>
+  </si>
+  <si>
+    <t>6.52</t>
+  </si>
+  <si>
+    <t>4.26</t>
+  </si>
+  <si>
     <t>Иван Попов</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
     <t>5.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.26</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Согто Ламбаев</t>
   </si>
   <si>
     <t>8.11</t>
   </si>