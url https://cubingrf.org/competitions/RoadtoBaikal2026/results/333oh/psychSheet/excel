--- v0 (2026-07-29)
+++ v1 (2026-09-16)
@@ -104,51 +104,51 @@
   <si>
     <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>35.93</t>
   </si>
   <si>
     <t>30.62</t>
   </si>
   <si>
     <t>Veronica Maximova</t>
   </si>
   <si>
     <t>36.26</t>
   </si>
   <si>
     <t>28.02</t>
   </si>
   <si>
     <t>Dmitrii Bakhturin</t>
   </si>
   <si>
     <t>36.54</t>
   </si>
   <si>
-    <t>28.48</t>
+    <t>28.16</t>
   </si>
   <si>
     <t>Bair Pavlov</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>26.43</t>
   </si>
   <si>
     <t>Maxim Petrashko</t>
   </si>
   <si>
     <t>42.18</t>
   </si>
   <si>
     <t>34.54</t>
   </si>
   <si>
     <t>Alexey Batuyev</t>
   </si>
   <si>
     <t>55.95</t>
   </si>