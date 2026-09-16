--- v0 (2026-07-29)
+++ v1 (2026-09-16)
@@ -17,150 +17,150 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Илья Мальцев</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Ilia Maltsev</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
     <t>52.62</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>56.99</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
     <t>57.21</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>1:06.35</t>
   </si>
   <si>
     <t>57.98</t>
   </si>
   <si>
-    <t>Дмитрий Бахтурин</t>
-[...8 lines deleted...]
-    <t>Артём Островидов</t>
+    <t>Dmitrii Bakhturin</t>
+  </si>
+  <si>
+    <t>1:29.32</t>
+  </si>
+  <si>
+    <t>1:20.20</t>
+  </si>
+  <si>
+    <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>1:57.17</t>
   </si>
   <si>
     <t>1:36.79</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
+    <t>Veronica Maximova</t>
   </si>
   <si>
     <t>2:00.01</t>
   </si>
   <si>
     <t>1:51.83</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>3:00.02</t>
   </si>
   <si>
     <t>2:41.86</t>
   </si>
   <si>
-    <t>Кирилл Цыбулько</t>
+    <t>Kirill Tsybul'ko</t>
   </si>
   <si>
     <t>2:30.55</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>2:45.02</t>
   </si>
   <si>
-    <t>Алексей Батуев</t>
+    <t>Alexey Batuyev</t>
   </si>
   <si>
     <t>2:54.97</t>
   </si>
   <si>
-    <t>Артём Уваров</t>
+    <t>Artem Uvarov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>