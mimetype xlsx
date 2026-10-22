--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>2.98</t>
   </si>
   <si>
-    <t>1.65</t>
+    <t>1.63</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>3.06</t>
   </si>
   <si>
     <t>1.08</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>3.07</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Артем Колмыков</t>
   </si>
   <si>
     <t>3.53</t>
   </si>