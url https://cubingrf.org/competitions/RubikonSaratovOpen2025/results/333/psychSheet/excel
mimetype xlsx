--- v3 (2026-03-03)
+++ v4 (2026-07-23)
@@ -59,116 +59,116 @@
   <si>
     <t>Артем Колмыков</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>8.52</t>
   </si>
   <si>
     <t>Ислам Тхагужоков</t>
   </si>
   <si>
     <t>9.56</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>8.59</t>
+    <t>8.43</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
-    <t>11.64</t>
-[...2 lines deleted...]
-    <t>10.22</t>
+    <t>10.82</t>
+  </si>
+  <si>
+    <t>7.54</t>
+  </si>
+  <si>
+    <t>Нурлан Анисов</t>
+  </si>
+  <si>
+    <t>11.32</t>
+  </si>
+  <si>
+    <t>9.68</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>9.73</t>
   </si>
   <si>
     <t>Семён Кирста</t>
   </si>
   <si>
     <t>12.02</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>13.17</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
-    <t>Нурлан Анисов</t>
-[...7 lines deleted...]
-  <si>
     <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>13.91</t>
   </si>
   <si>
     <t>11.47</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
     <t>12.21</t>
   </si>
   <si>
     <t>Антон Михайлов</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
     <t>13.72</t>
@@ -182,54 +182,54 @@
   <si>
     <t>15.66</t>
   </si>
   <si>
     <t>Альберт Хайров</t>
   </si>
   <si>
     <t>22.74</t>
   </si>
   <si>
     <t>20.41</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>22.76</t>
   </si>
   <si>
     <t>19.75</t>
   </si>
   <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
-    <t>23.05</t>
-[...2 lines deleted...]
-    <t>19.55</t>
+    <t>23.00</t>
+  </si>
+  <si>
+    <t>19.35</t>
   </si>
   <si>
     <t>Камиля Хайрова</t>
   </si>
   <si>
     <t>42.62</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>Григорий Евтенко</t>
   </si>
   <si>
     <t>1:01.70</t>
   </si>
   <si>
     <t>39.92</t>
   </si>
   <si>
     <t>Сергей Шиманов</t>
   </si>
   <si>
     <t>1:10.28</t>
   </si>