--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -224,66 +224,66 @@
   <si>
     <t>1:01.70</t>
   </si>
   <si>
     <t>39.92</t>
   </si>
   <si>
     <t>Сергей Шиманов</t>
   </si>
   <si>
     <t>1:10.28</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>Максим Бережнов</t>
   </si>
   <si>
     <t>1:11.53</t>
   </si>
   <si>
     <t>59.25</t>
   </si>
   <si>
+    <t>Виталий Котенко</t>
+  </si>
+  <si>
+    <t>1:14.68</t>
+  </si>
+  <si>
+    <t>1:00.58</t>
+  </si>
+  <si>
     <t>Ярослав Красильников</t>
   </si>
   <si>
     <t>1:16.85</t>
   </si>
   <si>
     <t>1:13.22</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:12.40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>