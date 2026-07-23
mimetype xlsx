--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -53,111 +53,111 @@
   <si>
     <t>30.84</t>
   </si>
   <si>
     <t>27.93</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>41.62</t>
   </si>
   <si>
     <t>34.71</t>
   </si>
   <si>
+    <t>Роман Ярушевский</t>
+  </si>
+  <si>
+    <t>43.24</t>
+  </si>
+  <si>
+    <t>39.60</t>
+  </si>
+  <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>45.37</t>
   </si>
   <si>
     <t>38.28</t>
   </si>
   <si>
-    <t>Роман Ярушевский</t>
-[...5 lines deleted...]
-    <t>44.71</t>
+    <t>Нурлан Анисов</t>
+  </si>
+  <si>
+    <t>46.97</t>
+  </si>
+  <si>
+    <t>38.48</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>52.75</t>
   </si>
   <si>
     <t>40.64</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>Артем Колмыков</t>
   </si>
   <si>
     <t>57.90</t>
   </si>
   <si>
     <t>40.27</t>
   </si>
   <si>
     <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>1:01.99</t>
   </si>
   <si>
     <t>54.65</t>
-  </si>
-[...7 lines deleted...]
-    <t>59.61</t>
   </si>
   <si>
     <t>Данил Кравченко</t>
   </si>
   <si>
     <t>1:11.09</t>
   </si>
   <si>
     <t>1:06.02</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>1:20.73</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Альберт Хайров</t>
   </si>
   <si>
     <t>1:43.80</t>
   </si>