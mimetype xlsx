--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -41,96 +41,96 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>48.49</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>1:07.63</t>
   </si>
   <si>
     <t>1:00.49</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>1:16.19</t>
   </si>
   <si>
     <t>1:05.08</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>1:22.56</t>
+  </si>
+  <si>
+    <t>1:12.15</t>
+  </si>
+  <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:23.47</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>1:38.44</t>
   </si>
   <si>
     <t>1:28.60</t>
   </si>
   <si>
     <t>Артем Колмыков</t>
   </si>
   <si>
     <t>1:45.11</t>
   </si>
   <si>
     <t>1:30.89</t>
   </si>
   <si>
     <t>Данил Кравченко</t>
   </si>
   <si>
     <t>2:03.43</t>
   </si>