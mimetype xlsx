--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -41,89 +41,98 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>3.45</t>
+    <t>2.86</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>2.91</t>
   </si>
   <si>
     <t>Артем Колмыков</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
+    <t>Нурлан Анисов</t>
+  </si>
+  <si>
+    <t>8.34</t>
+  </si>
+  <si>
+    <t>6.67</t>
+  </si>
+  <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>10.10</t>
   </si>
   <si>
     <t>6.32</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>6.93</t>
@@ -141,59 +150,50 @@
     <t>Антон Михайлов</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>8.02</t>
   </si>
   <si>
     <t>Альберт Хайров</t>
   </si>
   <si>
     <t>12.02</t>
   </si>
   <si>
     <t>9.23</t>
   </si>
   <si>
     <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.12</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.34</t>
   </si>
   <si>
     <t>Максим Бережнов</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
     <t>Камиля Хайрова</t>
   </si>
   <si>
     <t>20.48</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>