--- v2 (2026-07-23)
+++ v3 (2026-10-22)
@@ -41,84 +41,84 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>2.86</t>
+    <t>2.78</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>2.91</t>
   </si>
   <si>
     <t>Артем Колмыков</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
-    <t>7.64</t>
+    <t>7.62</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>