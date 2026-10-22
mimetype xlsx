--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -12,566 +12,569 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>1.63</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>2.26</t>
   </si>
   <si>
     <t>1.39</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>2.33</t>
+  </si>
+  <si>
+    <t>1.36</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>2.48</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Даниил Тамбовцев</t>
+  </si>
+  <si>
+    <t>2.49</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>2.69</t>
+  </si>
+  <si>
+    <t>1.40</t>
+  </si>
+  <si>
+    <t>Павел Галактионов</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
+    <t>1.33</t>
+  </si>
+  <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>3.03</t>
+  </si>
+  <si>
+    <t>1.93</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
+  </si>
+  <si>
+    <t>3.13</t>
+  </si>
+  <si>
+    <t>Александр Черкасов</t>
+  </si>
+  <si>
+    <t>3.16</t>
+  </si>
+  <si>
+    <t>1.90</t>
+  </si>
+  <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>3.25</t>
+  </si>
+  <si>
+    <t>1.41</t>
+  </si>
+  <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>3.26</t>
+  </si>
+  <si>
+    <t>1.54</t>
+  </si>
+  <si>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>3.40</t>
+  </si>
+  <si>
+    <t>1.88</t>
+  </si>
+  <si>
+    <t>Александра Лукьянова</t>
+  </si>
+  <si>
+    <t>3.45</t>
+  </si>
+  <si>
+    <t>2.07</t>
+  </si>
+  <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>3.75</t>
+  </si>
+  <si>
+    <t>1.55</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>3.76</t>
+  </si>
+  <si>
+    <t>1.69</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>3.78</t>
+  </si>
+  <si>
+    <t>2.09</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>2.14</t>
+  </si>
+  <si>
+    <t>Максим Козловский</t>
+  </si>
+  <si>
+    <t>3.97</t>
+  </si>
+  <si>
+    <t>2.30</t>
+  </si>
+  <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>3.98</t>
+  </si>
+  <si>
+    <t>2.21</t>
+  </si>
+  <si>
+    <t>Николай Одегов</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>Матвей Виреховский</t>
+  </si>
+  <si>
+    <t>4.02</t>
+  </si>
+  <si>
+    <t>Тимофей Антонов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.67</t>
+  </si>
+  <si>
+    <t>Иван Стрешинский</t>
+  </si>
+  <si>
+    <t>4.20</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>Матвей Тянутов</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>2.19</t>
+  </si>
+  <si>
+    <t>Никита Янукович</t>
+  </si>
+  <si>
+    <t>4.36</t>
+  </si>
+  <si>
+    <t>2.94</t>
+  </si>
+  <si>
+    <t>Илья Зеленин</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>3.23</t>
+  </si>
+  <si>
+    <t>Ян Горев</t>
+  </si>
+  <si>
+    <t>4.51</t>
+  </si>
+  <si>
+    <t>1.76</t>
+  </si>
+  <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>4.57</t>
+  </si>
+  <si>
+    <t>2.15</t>
+  </si>
+  <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>4.97</t>
+  </si>
+  <si>
+    <t>3.14</t>
+  </si>
+  <si>
+    <t>Иван Смирнов</t>
+  </si>
+  <si>
+    <t>3.22</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>5.01</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>Леонид Агапкин</t>
+  </si>
+  <si>
+    <t>5.20</t>
+  </si>
+  <si>
+    <t>4.01</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>5.29</t>
+  </si>
+  <si>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>5.30</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
+    <t>Дарья Пойда</t>
+  </si>
+  <si>
+    <t>5.58</t>
+  </si>
+  <si>
+    <t>4.08</t>
+  </si>
+  <si>
+    <t>Никита Золин</t>
+  </si>
+  <si>
+    <t>5.68</t>
+  </si>
+  <si>
+    <t>4.14</t>
+  </si>
+  <si>
+    <t>Геворг Мкртчян</t>
+  </si>
+  <si>
+    <t>6.11</t>
+  </si>
+  <si>
+    <t>5.24</t>
+  </si>
+  <si>
+    <t>Степан Дементьев</t>
+  </si>
+  <si>
+    <t>6.47</t>
+  </si>
+  <si>
+    <t>3.63</t>
+  </si>
+  <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
-    <t>1.26</t>
-[...328 lines deleted...]
-  <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
-    <t>4.86</t>
+    <t>4.60</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>6.99</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>3.08</t>
   </si>
   <si>
     <t>Варвара Андреева</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>Георгий Семенов</t>
   </si>
   <si>
     <t>7.54</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>7.79</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>8.05</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>8.47</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
-[...7 lines deleted...]
-  <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Александр Зингер</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>Степан Зверев</t>
   </si>
   <si>
     <t>10.37</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>Александр Савченко</t>
   </si>
   <si>
     <t>10.39</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.03</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.05</t>
   </si>
   <si>
     <t>Яромир Новиков</t>
   </si>
   <si>
     <t>11.47</t>
   </si>
   <si>
     <t>9.76</t>
   </si>
   <si>
     <t>Тамир Цховребов</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
     <t>Андрей Федоров</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
@@ -1058,65 +1061,65 @@
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
@@ -1618,356 +1621,356 @@
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D57" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D58" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D60" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D62" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D64" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D65" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D66" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D67" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C68" s="1"/>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C69" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>