--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -104,84 +104,84 @@
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
     <t>Tatyana Maksimova</t>
   </si>
   <si>
     <t>3:58.86</t>
   </si>
   <si>
     <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>4:07.17</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>