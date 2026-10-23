--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -12,199 +12,199 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...16 lines deleted...]
-  <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>16.08</t>
+    <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
-[...8 lines deleted...]
-    <t>12.50</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
@@ -215,138 +215,138 @@
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>20.14</t>
+  </si>
+  <si>
+    <t>16.12</t>
+  </si>
+  <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>22.55</t>
+    <t>21.91</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>24.30</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
-    <t>24.71</t>
+    <t>23.80</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
@@ -392,63 +392,66 @@
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
     <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>1:24.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -773,51 +776,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1379,54 +1382,60 @@
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D42" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
+      <c r="A44">
+        <v>43</v>
+      </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
       <c r="C44" s="1"/>
+      <c r="D44" t="s">
+        <v>131</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">