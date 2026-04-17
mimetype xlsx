--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -17,468 +17,468 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...11 lines deleted...]
-    <t>26.51</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>24.50</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>31.07</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
+    <t>26.91</t>
+  </si>
+  <si>
+    <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
-    <t>33.55</t>
-[...2 lines deleted...]
-    <t>Daniil Tambovtsev</t>
+    <t>33.51</t>
+  </si>
+  <si>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
-[...8 lines deleted...]
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
+    <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Dmitrii Saukov</t>
+    <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...8 lines deleted...]
-    <t>Maksim Kozlovskiy</t>
+    <t>Михаил Игнатьев</t>
+  </si>
+  <si>
+    <t>41.07</t>
+  </si>
+  <si>
+    <t>34.00</t>
+  </si>
+  <si>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
-[...8 lines deleted...]
-    <t>Maksim Miloserdov</t>
+    <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.30</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
-[...2 lines deleted...]
-    <t>45.70</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>44.61</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Aleksandr Cherkasov</t>
+    <t>Александр Черкасов</t>
   </si>
   <si>
     <t>46.15</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Petr Bukharov</t>
+    <t>Петр Бухаров</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
-    <t>Artur Khamzin</t>
+    <t>Артур Хамзин</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
-    <t>Ilʹya Zelenin</t>
+    <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>54.40</t>
   </si>
   <si>
     <t>48.45</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Nikita Shihaliev</t>
+    <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Nikita Yanucovich</t>
+    <t>Никита Янукович</t>
   </si>
   <si>
     <t>1:03.65</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Ivan Streshinskiy</t>
+    <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:13.88</t>
   </si>
   <si>
-    <t>59.16</t>
-[...2 lines deleted...]
-    <t>Roman Fotiev</t>
+    <t>55.15</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.97</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>Semyon Krutetskiy</t>
+    <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:23.36</t>
   </si>
   <si>
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.70</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
-    <t>Stepan Zverev</t>
+    <t>Степан Зверев</t>
   </si>
   <si>
     <t>1:56.38</t>
   </si>
   <si>
-    <t>Andrey Cherepanov</t>
+    <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>2:05.22</t>
   </si>
   <si>
-    <t>Gevrorg Mkrtchyan</t>
-[...8 lines deleted...]
-    <t>Petr Smolianov</t>
+    <t>Геворг Мкртчян</t>
+  </si>
+  <si>
+    <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>Матвей Виреховский</t>
+  </si>
+  <si>
+    <t>Пётр Смолянов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>