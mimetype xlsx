--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -12,473 +12,479 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
-[...2 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
-[...11 lines deleted...]
-    <t>Дмитрий Нагирняк</t>
+    <t>22.49</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
+  </si>
+  <si>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>33.51</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...8 lines deleted...]
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.82</t>
+  </si>
+  <si>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...17 lines deleted...]
-    <t>Александр Черкасов</t>
+    <t>Aleksandr Cherkasov</t>
   </si>
   <si>
     <t>46.15</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Петр Бухаров</t>
+    <t>Petr Bukharov</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
-    <t>Илья Зеленин</t>
+    <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...8 lines deleted...]
-    <t>Дарья Пойда</t>
+    <t>Ekaterina Soboleva</t>
+  </si>
+  <si>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
+  </si>
+  <si>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Никита Янукович</t>
+    <t>Afanasy Ivanov</t>
+  </si>
+  <si>
+    <t>1:02.32</t>
+  </si>
+  <si>
+    <t>55.15</t>
+  </si>
+  <si>
+    <t>Nikita Yanucovich</t>
   </si>
   <si>
     <t>1:03.65</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Иван Стрешинский</t>
+    <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...11 lines deleted...]
-    <t>1:20.97</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>Семен Крутецкий</t>
+    <t>Semyon Krutetskiy</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
-[...5 lines deleted...]
-    <t>1:36.70</t>
+    <t>1:20.35</t>
+  </si>
+  <si>
+    <t>Timofey Antonov</t>
+  </si>
+  <si>
+    <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
-    <t>Степан Зверев</t>
+    <t>Andrey Cherepanov</t>
+  </si>
+  <si>
+    <t>1:54.92</t>
+  </si>
+  <si>
+    <t>Stepan Zverev</t>
   </si>
   <si>
     <t>1:56.38</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
-[...14 lines deleted...]
-    <t>Пётр Смолянов</t>
+    <t>Matvey Virekhovskiy</t>
+  </si>
+  <si>
+    <t>2:00.00</t>
+  </si>
+  <si>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>2:24.56</t>
+  </si>
+  <si>
+    <t>Gevrorg Mkrtchyan</t>
+  </si>
+  <si>
+    <t>Petr Smolianov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1447,70 +1453,82 @@
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
+      <c r="A47">
+        <v>46</v>
+      </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="1"/>
+      <c r="D47" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
+      <c r="A48">
+        <v>47</v>
+      </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1"/>
+      <c r="D48" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C49" s="1"/>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C50" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>