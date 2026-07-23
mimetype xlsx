--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -12,479 +12,476 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>34.16</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
+    <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
-[...8 lines deleted...]
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>36.85</t>
+  </si>
+  <si>
+    <t>31.79</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
-[...8 lines deleted...]
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Dmitrii Saukov</t>
+    <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>41.65</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
-    <t>36.85</t>
-[...11 lines deleted...]
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
+    <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Aleksandr Cherkasov</t>
+    <t>Александр Черкасов</t>
   </si>
   <si>
     <t>46.15</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Petr Bukharov</t>
+    <t>Петр Бухаров</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
-    <t>Artur Khamzin</t>
+    <t>Артур Хамзин</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
-    <t>Ilʹya Zelenin</t>
+    <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>53.87</t>
   </si>
   <si>
     <t>48.28</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Nikita Shihaliev</t>
+    <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
-    <t>Nikita Yanucovich</t>
+    <t>Никита Янукович</t>
   </si>
   <si>
     <t>1:03.65</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Ivan Streshinskiy</t>
+    <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>Semyon Krutetskiy</t>
+    <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
-    <t>Andrey Cherepanov</t>
-[...5 lines deleted...]
-    <t>Stepan Zverev</t>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>1:30.10</t>
+  </si>
+  <si>
+    <t>Степан Зверев</t>
   </si>
   <si>
     <t>1:56.38</t>
   </si>
   <si>
-    <t>Matvey Virekhovskiy</t>
+    <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>2:00.00</t>
   </si>
   <si>
-    <t>David Melikyan</t>
+    <t>Давид Меликян</t>
   </si>
   <si>
     <t>2:24.56</t>
   </si>
   <si>
-    <t>Gevrorg Mkrtchyan</t>
-[...2 lines deleted...]
-    <t>Petr Smolianov</t>
+    <t>Геворг Мкртчян</t>
+  </si>
+  <si>
+    <t>Пётр Смолянов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1089,446 +1086,446 @@
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C49" s="1"/>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>