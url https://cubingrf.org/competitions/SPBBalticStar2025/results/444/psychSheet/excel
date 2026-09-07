--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -131,212 +131,212 @@
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>38.72</t>
+  </si>
+  <si>
+    <t>31.58</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
+    <t>Александр Черкасов</t>
+  </si>
+  <si>
+    <t>42.80</t>
+  </si>
+  <si>
+    <t>38.31</t>
+  </si>
+  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Александр Черкасов</t>
-[...7 lines deleted...]
-  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>43.01</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
@@ -377,54 +377,54 @@
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>1:20.30</t>
-[...2 lines deleted...]
-    <t>1:13.07</t>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:11.09</t>
   </si>
   <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
@@ -1086,65 +1086,65 @@
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>