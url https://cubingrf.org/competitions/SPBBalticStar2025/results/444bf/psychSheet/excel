--- v1 (2026-01-15)
+++ v2 (2026-09-07)
@@ -44,51 +44,51 @@
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>3:52.94</t>
   </si>
   <si>
     <t>2:54.09</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>3:52.49</t>
   </si>
   <si>
     <t>Aleksandr Cherkasov</t>
   </si>
   <si>
-    <t>7:29.82</t>
+    <t>4:57.85</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>9:48.56</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>16:05.00</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>Mikhail Ignatʹyev</t>
   </si>